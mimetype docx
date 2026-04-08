--- v0 (2026-02-21)
+++ v1 (2026-04-08)
@@ -1,36 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7B171B13" w14:textId="2BFFD56B" w:rsidR="008E033D" w:rsidRDefault="009B3DA6" w:rsidP="008E033D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -89,51 +92,51 @@
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="6966966" y="0"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1916092900" name="Image 61"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId5" cstate="print"/>
+                          <a:blip r:embed="rId7" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="64192" y="0"/>
                             <a:ext cx="637038" cy="640079"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="1183213263" name="Textbox 62"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6967219" cy="784225"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
@@ -323,51 +326,51 @@
             <w:pict>
               <v:group w14:anchorId="27558285" id="Group 17" o:spid="_x0000_s1026" style="width:548.6pt;height:61.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="69672,7842" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBeNYBIpgMAANEJAAAOAAAAZHJzL2Uyb0RvYy54bWy0VlFv2zYQfh/Q/0Do&#10;vbEkx3IsxC66Zg0CFF3QptgzRVESUUnkSNpS/v3uSNEW4rTLss2w5aN4PN19/O6jrt+NXUsOXBsh&#10;+22UXMQR4T2TpejrbfTt4ePbq4gYS/uStrLn2+iRm+jd7s0v14PKeSob2ZZcEwjSm3xQ26ixVuWL&#10;hWEN76i5kIr3MFlJ3VELQ10vSk0HiN61izSOs8Ugdam0ZNwYuHvjJ6Odi19VnNnfq8pwS9ptBLlZ&#10;d9XuWuB1sbumea2pagSb0qCvyKKjooeHHkPdUEvJXouzUJ1gWhpZ2Qsmu4WsKsG4qwGqSeIn1dxq&#10;uVeuljofanWECaB9gtOrw7LPh1utvqp77bMH85Nk3w3gshhUnc/ncVyfnMdKd7gIiiCjQ/TxiCgf&#10;LWFwM9tk6zQF4BnMra8u03TlIWcN7MvZMtb89vOFC5r7x7rkjskMCthjTgCZfwfQ14Yq7nA3CMC9&#10;JqLcRpfJOlsvs9UqIj3tgMu3E20yRyPMAZwRSgAPR2ZC9Vmg1tkqWSYejGfRSjbxygU+1kxztjf2&#10;lksHOz18MtbTtwwWbYLFxj6YGpoA6d86+tuIAP11RID+hX+8ohbX4V6iSYbZvjXQ1C4RnO3kgT9I&#10;52dx72B38RuRsPGQ6smn7ee+wIGZV5gL/8rF8z7zwsN8+Pd+8+f+M+8AaIjHWmk4ct2XfjQcHHBz&#10;DriRrSg/irZFAIyuiw+tJgeKwuI+CCYsmbkBSQML0Cpk+QhcGoA228j8uaeaR6S964GtKE3B0MEo&#10;gqFt+0E6AXPYa2Mfxj+oVkSBuY0s8OezDKSleWAGFnX0xZW9fL+3shJIG5ebz2gaQAPtrpVgOfwm&#10;qQHrrJP+XpJhld1jbV7WuxfF6Kj+vldvQRWBg6IQrbCPTuGhDzGp/nAvGKoUDk5NmWySLN6kmxgQ&#10;9F1519Gak8y1VvDFlVjzWaCiFSpsKdpTytAhTwT2maq9eN9Itu94b/1ppHkL2cveNEIZ6LScdwUH&#10;7dB3ZQIiCCehBeFQWvTW957R7Av0JyQHzLGaW9aERE+5Ydo/EJPsMtmkp9ai+VFLlut4CYcvCm92&#10;GcfrzcTPoEZIDdSSiUSoEgD1GXu83DjkfArOhIy8xv3vqpskV8s0WabZMmzwA5RYyJFkKVY0k11i&#10;x18lyJLb+lPrhSPjBSdVsnl6UkEPvQ6w0/PRsmMxTsn+Ryrwgl52ZyS8NzhZmt5x8MVkPna9f3oT&#10;2/0FAAD//wMAUEsDBAoAAAAAAAAAIQAxX3/yPS8AAD0vAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5w&#10;bmeJUE5HDQoaCgAAAA1JSERSAAAAmQAAAJoIBgAAALrI6hQAAAABc1JHQgCuzhzpAAAABGdBTUEA&#10;ALGPC/xhBQAAAAlwSFlzAAAh1QAAIdUBBJy0nQAALtJJREFUeF7tnQmUXVWZ76k71a25kkpVkqoM&#10;JCQhCYFKVeIAYVBAsVtkFn1qi0InBFQcUHnPJSCiIGBro9JJQBl9Tk+6ez27tRl9drMAUURcy9Wu&#10;Vt9D3xIfTo/nPJH9vt93zndqn333vVWVqSrh/Nf6r3PO3vvss/e3/+fbwzn33IMKFChQoECBAgUK&#10;FChQoECBAgUKFChQoECBAgUKFChQoECBAs8+/EDodpVtbW2cPyQsUOCg7s7OzqhQ9jRFeGy7hQWe&#10;BdgpbBDBvmZXV9djsi1woCD1IrOSHR0drlwu/x/ZL7Af4hfCaMM24/e+9z33xz/+0e3cudM988wz&#10;7k9/+pMDf/7znzXMT8sx8f6xn4bzw3MmY3ozFNgP0NB4IZ/73Oe6Rx55JBqHoMBkYeDaa6/NHfvx&#10;kPP8fUT3ta99LZemGUul0sOyLTCbMJUukUbGw7CPxwJs/TQxD8RxGAauueYa3X/1q1/dEB8jwPuZ&#10;l5yK4KRet8m2wAwj2jghEcHdd9/dEA58gfzqV7/SMD8NXmh4eDgXxjnXXXdddoxoCHvqqady6XyG&#10;+f7hD3+YkjhTFtjXkMHy/5NNrDGibNaYeBXwu9/9LgsDiAaax2PfPy8UmaUzICA//W9/+9uGPMA0&#10;RGYssA9QE8aM35Q2HorFwbCxQSgS4v007PsiMy5cuDATrt8VExZ2zeFYz7whJA766Y0yXntctgX2&#10;Bmq1WtTokxH4AgkZNjYIG/j3v/+9hvtpTGQIyMKNXA/YMbB0l1xyicZzvG7duiw+JqpY3h4L7EHM&#10;EaphwwE+3qHZHW/EQ4Bbb701Gh+KjPRhnpaHHSMSE1lMwMuWLculN9xwww1u27ZtubShIH1SjtAD&#10;BvyfwgK7A+kafiqbBuPSMJ/61Kd0/xe/+EVDfEgQjon8OF8ofsOeffbZmQgfeOABDcO7ALybnUPY&#10;cccdlzs2L2TdoMWFbCWyU045JTdejFHGp2wL7CIaDApbNVgz0lCcF3oo6Odn4kAYbNesWZNL24pf&#10;+tKXsvP8cIMfZvzc5z7XNA6awGNxERaYDiqVSsyIyl0RGbQuzxdBTHR7mg8++KBeJ1bu97znPS3r&#10;Q1lBLK4J/5OwwGSYbGGVRjHDL126VI+tMaYiwO985ztTSrev2KosMc84GeUG/aFsCzRBXdhgtPBu&#10;NpEZQpHRMP7502V7e7tOMObNm6f5WZ7VapUGzK5l+M1vfmPjItff39+Q32Rs5uVALHwqlHI+KdsC&#10;Ad4mbDAWRo4Z28JjM69dbZi+vr7ccQzkLZMRFaEPymHiBqRDjAjQz7MZSW9ChYY777wzl24XWMBD&#10;zEDK9evXZ40Wiw851XTmQaAPCyMNYiI/G88Bi7c4aCAcb8dirsHysm0rkhfppuuNly9fHg2XMvL+&#10;XAFBzjCx7sMWQyczfrhS79MWc/EY9Xpdt3glrgd92PVaCRaR2f6iRYu0zOTDuXStvvgsHxPfk08+&#10;mZ27O/SvwXXxqJG8nxE+e0EjyyZH8xpPP/10LtxgxxiYRsO4NG4rAZLWhGNAFIQ//vjjua4Khse7&#10;QjwaNNiNYwhvpOkSQQETsJHJ0BNPPJELk3L8WbbPSuQMEdJEEIaFYjrmmGNyxz45n3NCkAdxiCB2&#10;Xo4l8VoHlV2lKhMCuSlKbXJcEi8mWzu/XG68WULykJyycGP5gscjEj4dYRs4LxbPTRcJ/5nwWYWY&#10;ERpIY/iG7O3t1eNQfFOldXF+V5dnEr7qrde6DdvuceM77nUbbrxvUpJufAfp73ZLz3mHdpeNeedJ&#10;PQB1QXjg29/+djRtSM5tJjDIIm9sUiTl+rJsD3zEGriVaN797nfnDGqNA/x0kLy5iyFgS94g1jUb&#10;l19whQhExLJ9aqKaEreL6Lbd67qHl0avSVkN7Fs58bLNb4KEoFV9WglQeGBDjPeQbHKVNuOG4T6v&#10;vPLKTIg0QtjNcWzC8tGswUrCse33x8WxF1ntia+jUXbKSXkNHDcTEoiFT4MHNHKV9b0OBg7jfba6&#10;O827kQdivOyyy6LpSrWqeJi4APYV6VpXXvDefLlETJByGwinLrGbhPpO4q1aMhXvAYmGyhox5mSG&#10;i40xoN8IF110kYrWjzeOTXF8tc8o5Vl4yut1AuGX0+wAEAO24W0QPw1sZg9o9gTceDHbit3+INsD&#10;CrkKxugvYIZxMeHQADaNN4yNjeXSMOtjrBVt5FnEnrUbcuWmbtTZtuC0007LpYHUn3gEZDbyu9xQ&#10;iGFvIcOMY2V7QOBoYdTthzSD+sZBfB/72Mdy6ewu9ZF2ARlXvVlmiHtyIL83KV5tTCYKJW8Zg3Em&#10;duA9NkM4Fo0RhF7LZ2RYckAgrFRLIjQTG24/jCfM4mLx5XJFGyzamPsBqz1zG+rkY3BwsOmaWqxb&#10;DNkkfv+F3HkN354wt74rtEcndkeH3qtUqbrxGZg17mmy5uYv8PKDZAOfNojdXHA3RLZMuN8iVxkq&#10;CFoZopkBjTwnJA1i9e/oWv+8aIPtr+Rm8ett3p1hBwjHWxCEYT7tSUMsTrj/odn4we42EEtDXOjt&#10;MKydA/z33iuVsjv0XdujDTVVrhfPMetmn0IWhw+S7t/qys31k5/8RLdgwYIFWRzkFXD/2Ce2xobN&#10;bmKx8X75fDNaGUiFzVBhpWNG8IGh/LjxbbvfPbJ21T5vOBo3G+jXl/rzYqWhu7s7Fw/8Y+jfoGFc&#10;wP0KsQo00CpvwmnWBRh4W9WfpbYPDKpAYg0zHW7cfp+rDSyMxs0GUkffJtCAZwvjsCe2ZMtNa3a+&#10;4447cukefvjh3HE6xt1vkCt8K37iE5/IvJrfTVJhjEMYv2MMl0Aqc+dHG2SXuA2R7cH89galS2fQ&#10;b/U3m4F///d/z9nGyBgM+7VaAvLDU+4XiBV8UobrNxjCBvaxlxGjDbEb3Bt57nEGkwED++E4NkZ/&#10;wRuRnnPOOdHhiXDWI1boXSJAbNAP37AHVvHHxDOQT9f8xbpkoPluv1v24+lnC0e35Qf3wCZGfrhP&#10;6zLZRhZjY5y9kMru1pejjf/6r/+qxgP+HVqtVffYLLBN8sPw4Je//KUcl7IGGJ/li7kd3utDlBmR&#10;GSzcePXVV2s9pyguZdqDzFo0jJ2mS99gwI9bdt6lUaNPl+VSJXedp576SeYNQFnGg+VKya276lPR&#10;82cDuSmwCTN1XpI0/MVf/EXOZmAqXWmEsw8ylR6UTVbIq666yi/wlMgdBGJ3Hp4nZuyQOttk1V+2&#10;lc6e5NWe7fe6ckenGznzfHfoO69Xo/vgTYhQ3ICw2pxBt+jMrXtkFrun6dvHgO3CcP+4GcPzhHwD&#10;btYhV8hp9P8ZmXYDZpY0sB83aSOLmEpyDncy59sgF+OZeCmPf9cbyL9UStKE2LFjh4pyNops5IzN&#10;mX2wN6CO/iL3SSed5DZt2pQdxxi7qVPOOuQKSMNQeMD+eeedl4uPkYoiLv/5JGwrJ6Kr9Ihnihib&#10;lfGYJzKQbyvoNUrNzweVciV67ZkkY0fKRfntRkJsn/nMZ3I3KWG275Nw2iYWl3L2QLzDBtnECpnR&#10;KhRxyzkCP00onjbp2mxgzqyw1jtXx1CPPvpommL6sB+Q2E0RA404/yWvSmalQWPPJMd33JXZCvti&#10;59jXgnwxcRNzfMUVV+TShJxVi7NpYVryhBNOUI/iN6Qff+ONN6ahjcbxwfkVafBD3/5RV6rUWgpj&#10;qrBrTQauhei1cWfRu2q+vSjjZz/7WS2vHw5tCPHjH/+4IQ7StUbCZw1ihct+a+iD4+9+97sNaQ3E&#10;x8INxHO3QtvfXTS7Vgx4AS75jFy7UuVX6G3usEs/keWBCNe99xadeKy59KYsvNI3R8aNe8kLSr52&#10;HWxiN6b/XwOtyDk2pMCeQfysQa5gfsNbBVasWJFL45O3KiytH/6KV7xCw/cm7Jod9VoaMn1wvo2B&#10;QPh7UQOPhfiZnImj1Zrf2DQ8JQvItVo9u57ZP/zgiz05sc+Nks7vRgFlt2Mo9fqRbGccPxbmCgpC&#10;wbSiIQyfbMC+p2DX21X8+te/1h8eM1nhIX4rMLRY/6F/dKPX/3fdHxkZcXMH5rjavPn6Mz3GmUxC&#10;fv+HpLH7NxwXFVbIcZldx+phYfBVr3qVhoVCgibMMDy9eWYcuUJR2GYFjvEDH/iAiol9X5hUbl+h&#10;u17WGezuwuqAeCAfecF7mKf2QboQnI/tiGNrN1l1YL4uoUzm3VhLJI9Pf/rTep7Z1ecnP/nJhjBb&#10;OjJvHOGMI1Yo/d6Xjcl88YTkrqJyuO1mbxnsbSAyvNCeAmWnDsxIreFMODQo+9Q3Jj5gdbet/9kD&#10;/aU73WzkGWu9O/n/TgQOyJ/rcWznh/zZz36WlScWn3LGEStUjrwyDTCaNYCRRjBj+uH7Chj4f/3N&#10;8/Sa7O8pmHcAeJQf/vCHmj/XoXs1b2f1JQ1f5GHfhGnwy2U2NDtu2DHx0iZv+Fp+Fo8nRewWHtLy&#10;9sNs7GaUcs7oJ0L/Upgr0GQMK+CjWfhex23J59H3JRAVYjJyfYRoIIw3YAn30/BRQBMwW8I2pl6N&#10;iQTHEM9kTzdi3SYEsa9BgjBMODOwiu8q/S7Kz2tPepTJgOh33naMK1Xij5X2JhACAmgG61oNvu3g&#10;fffdp+X/885ERKwfmnfEe5l9zYP6tLzZJx/2GbrgAV/wghfEzpkZTFdk5sKNvoH9vDD+vkJ/Z8Xt&#10;vPUYFRplmM3ANojH/wsgE5WV3bfxRz7yEQ0LBUMaH80WZwPODKYisrBCfhxi4o6yu87CW93dexJc&#10;a+dtR8uEo0tFRjn2B6j3EtvddNNNKi7KzSdKqY+/POHb3sLg4sWLc8chyTsc1ghnDGFB3Pbt2/XO&#10;icG/o7gbAfsmNPa5M/cVuN7OW4/VX/wsG6zrLDO8KWYzsCd/+4PNfvCDH+jNGf6jMPC921QJgrAX&#10;CmcEWSEQijUQdwIGoNIDAwNZGv6Bw/bNCx5//PF6nh3vTS/GdewGsHI48WBsedXn9zdtctX2avbb&#10;xn3Zbe9JWN2uv/56Pca21MXCp0IQhM3YH/JnhbAG9MOYqvvHPvFc1j35BtD1H10LukcfQus798ov&#10;O15GTMLu1ffHxrffpSvd+rCacF5QlCm9rSXZelISfq8bOe28TMwh9U3TNsY3STzegRcWLR8tz433&#10;uo3p9S3vpKzpsczwsv3tfN5z4ljLKVtmgBqvab34LCyfT0jiNF5/j2DhE+mJG3zhqUmdpK4gJrKw&#10;O9y6dau2ob9258endpsR5AqCF/LHBKHoQlIpYF0l7Fl9hOtZebjrWr7WdSxc4lZsvtT1jR7lVrzl&#10;GrfyLde6lRcLZbv64g+7lW/7oFvx5muyhoPrrrwtbQQMzo9FEIZstZFlFiXdI0sWU2FJRMdvMk3s&#10;E5y43sJTztWtinzbfW741Ne5pa95q4Td49b/3b8kx2df4EZeztu197glp212CySMcg2/TLZy3vDL&#10;XpveJAkPlXqtuewmjT/sfXfoFi6UdF3L12g+XHPpyy9wc9YfpfVfdu67XG3ukJt/4hmue9X6nI1j&#10;b2VMBX76WSMyo3m1ViK7/fbbtSKktTAq0r38MLf28o/Ldq1bdcn1bvU7PyJi+hu35p2yL8c0wup3&#10;/K00yv1u7aU7xMB3Jx5FxDCGACTePEHixSYEQZoXr5sbFRTskZlmW+rJ4Nznnqh5ZaKV/MZSj2Ri&#10;0/jg7QrS0vAmfi2XCIPr8xtPX6zJ+V68ni9bPLKkZQ1M8xDPxbtsSX7p9dJ8k7zuT8LTa5o98cg2&#10;RLCZKCQMpwC/8IUvZOE+/fZLz93nOEuYFSKkdYUmotHR0Vy8ebGwImp4TxiJURPD02jaCHKMMVVc&#10;TWhis0azn8A9c+vRUYEZn5HZprvtWC2P5kGDq8BSyr56N9k3btTtRFjSVU7Ej3/0iyounj3Of9EZ&#10;Wh5Nl5WPc7gO+5ybPChHWBvlZkLYE2nvd+s5V8V6j9u4TTwmddZjbji5nuRnNoUxkSEuP03I8fHx&#10;XNukj7b2OVqKzKdhsrDcj0UwnBo+vXN33KWNZIbeKA2xUcIxcNKYyXiN9KMf/kLSALK/9n23J/Gy&#10;D7m7Y+IKyZKGnqMNTjnu17z1+pKfNmx6rOUjnq2WT+KoQ4Tkp/siCt0iGNmakDaKsDRvZVJmTecx&#10;qU/yeQW9llx3FIGpQBm75h8vGfxhyWREYJFfpu9zTFlkMLxzgN0p9viEQXepXBHmv4Nvxxi44+BV&#10;ul+t113H8CLXVsFwba4+tFDPLcsssSxh1WrdLf2ri1UgZTmf8NVv/hvxVFMbk73oiHkq6rqMc1hJ&#10;7z740KQ8pTZXa594kD944una2Lymw3FbW9KQyQ+FJzxKlbLxeVFJy7EJZRzhbOMGQTCEyc0jWzvP&#10;REg6iFfnmLJxTYYLGifCGpW0/YeOuZKWL+n2zYv5Xmk3uM8xqch4LhbOaiALryx52GMPC+ctUx1b&#10;YHD1TIlnaEbtojD2x77kuoaG1Uvxwwpe26n19mtD+ukr3f1RQcW489bjZMz3Ccn/Pjdn43Gyvcv1&#10;rDhcxCP5VGp6Lb9OSgljTIeY2ucvydJQnjIzVzuWmWxFup+2Eucc5DrmL3btCxYpKfP123a4FRde&#10;6dqHl7vakIRJHdsHF2g+E9cryU22RM+vt9dV3HTb9QWLtQz8FoJ0JjK6Sn/8Oxnty0FB+D4H6yZZ&#10;AUIxWeVAWDmMT3qm0cCPU/GIURMRTYikd0niwTKKEQ+/6pNu7IYvabq6NGrX/BFX7+zMnsvh0Sx9&#10;fShZ5X7RujlRUTWS9TMRhQo/6bZgSRqTT4YiGMIr3XOSrk28ShJfy8qsdZDw0Y/8Uy4Mtno3jK6e&#10;smo3HYk3NsR7N6W9W4YdsLUOEwJbN6N1sTO+6i+F/ols9OJHHXWUvjtmxyYwO4ZhgU1owAak5fKE&#10;dzjig5+XrkAaYhJvRgN3igDZJx8L54kCXbT/UiT/ixQXVCOfufUYV+kdkO7wDClD0rUtedVFmhfi&#10;Qjg2EeFPIOy606IM2juHF+s+okPU5Dmaju18Irz11/29q84ZEm81ktrG3oZN7FYSm5q4zIta3YH/&#10;6A7b274fZqANYZBmnyPrLkNPhScBflhYKd7QNFgYhgmN64eNse7lxUEb47BflS7Swq+77jo3f/78&#10;zFBWRl0nu+WYqLBClmsVFRT5HXLhe12lf8BV+S5tGhaSsVQsfDqkPgzkK3MGXKnenYRLGJOcMC2k&#10;LPaqj0+zKXbfsmWL2tl/+ZE2Ig5iI/NeEWH5nBHoxcNBfewuAP6xVco/l7HE0IvOSjyH3qkyjf/o&#10;P8t+ajzfmNtlFpXuzx0/TgVIIw8894XJuZJ20VkXuoNk0M74ZPSD/yDbkojsaH0oHhOVzz/RXabj&#10;GsY/XUtW6Io/11MhWDnSY5YVuO7QiWcmg/kWJB15j5GflDPs9g45/1IJT22QptcJQCRtyIqMz9hO&#10;lD3esxgsDvjxTTgj0IuHXgpMJjLEBd72trdJNzkxdho+9Vw1ZmY4acBKZ3pHe6Try4WFxpfzxkWI&#10;bWUZ29yYfBKK/JN1sLiwQpI+l6fHUq0uebJm1ehh6Mr4+0J79BPG+6RcVbyWjB9D8e4OzZ427gUW&#10;BsP2oQ3xbn5YhDOCrAAU2lwv5HNMflw4Jrvtttu04uGsh8Fzz8p1OYM1Mz6/nvaP+0c35Y7hotM3&#10;u7FtLAskho+JqRm1PKlIhk99fUM5KOshb7jSVepdUe81vuNf1LuueNNVrlatuXJ7h4qqIZ2kYTw1&#10;FZHpkoWkO+QCuW5Xn6t0dLrhl7xSwvPpzJ72LDLsbWKk/fyxdYQzglwhTExs/bBYBREXzznDZQwa&#10;NeHEu+tqtNBzpTz8us83hDFIDsPogsk/JqZm1ImElxceqtIhgpK8cnnzcWQojU/XnIVLw2ezSNmq&#10;mFRoSdjgcadNpJ0myWPhaa9X8S495z9r2VgUZmtem/EsoA3YtwlWK1544YVZL+OHp+fOCHIFmQ4p&#10;tBkBWPiqi65VI7b3D2qj+YatDSUzMbj+Y1/ULQatzUl+MmZx7Jfaq27pK9+UdaNr33ur5s+ibExQ&#10;MarI0jIgkPrgsOsYWeYWv/KN2bWSuOSafljIks4c43G7RJmZ2v7iV7xRyvQGt/yct2s5ho4/Palr&#10;+miPfT6/jr3NzpPRdxQwPXdGkCvIdGh3lsEPV+PJoJ+V9syowmYNycr3Ye+b+GCdflPsjM3S+MnD&#10;Y8IGj0/+AOslo4NRQcW4sD+/5tWMiGfZOe+IxhkRKeXvXLLalesdWs9yV4+rdPe5cmevq3b3y3Gv&#10;lLHNVXt6JxVtK/pj3IsvvljtHI6bd5EzglhBpsyjj5ZBeAo/PNrdpUQ0yzdfrgKKxcO+dRtl4N3m&#10;2vsG3SFbLteuauFLXy3jHhF1REzNuKCfwX2Lxg66dNLCju452tDLL5ByNjm/ocu1cEnPV4qW//Vl&#10;iTCbpItxOXWV882OjHVNYP64d1coN8WTst33SF1oUzLojIUbqbzBz6tlwwpZRafr7JpHNzkhNmtk&#10;P62RfDE4j4tigorxqBV9uS577eU3u5VvuS6X72RU0TAxmKROyRODxnDOW3j8ma5Ureufe4XxIVkW&#10;MTuyLmY2/vCHP5yF7yJfIJwRtPzdZdivh0RYIJw6r5Hxk2+4Zg2kDSgDacZdfD9CF0ObpK2Uq+6s&#10;5wzpOllMUDGycKvdreRZ6elzVfGMeEjGV5Sz1jNPt3YNG5slTMNkq+LRct0reSTnlKrtrnftc3Jj&#10;PuL13HT9bP2H/kG88YCrjxys5/OGheXN1sabdi3I4N/saKAdpvMGRhPOKGIFUk4mMgj4EQR3nIUx&#10;4zSj+Uzel+LVGwwsXZUYd93lt+iAvK1SjZ5jrFSkqxTRTE9km2SAHc8vxtXv2iETjk7Xu+55Wsbk&#10;Pbh8l9qK5XqniDh5w6QkXqjEsketpnVrE5v0SL7kbWxDqFyLblXFJxMe79GRoVU7gCl2pTOKWIHc&#10;8uXLtQL+D0liBIiKivqPPczw9XnDunxRGxrWuzl5Zpc8SjHD+g1lVO/hdT803nQEBp8RUa7iLVwv&#10;310lb/vGwvc0zX4333yz2tZ/HT5GBDgVZyCcUWQFQSitwPoLH/jwz7EK4sn8Oyrpeu53c9Y9v6mQ&#10;dA3Ki2PB1Y83MknQa92Sfo4gIqhmvOH2T6vHNPpdk3H0I19IvEngtaz79B+BZXGEp98qi9aPR2rS&#10;9TEEIH+eCmz0vm0Wo729AbG12dMX0dNPPz1pO/nt4HHmIINpPpKWFYZ3yGJoNgmwAT/wu0wG6Ynh&#10;7nXrt92t3qyZ2FoxGQ8lxv+HNx+mb7zGxBQjvyy38hiXvObiify38zYq4koWi8tpXfihbZuUvz6w&#10;0I1J2bNF0lSI1APhL3vDVZqPvj/HbNkTcH3+iNgg+SpQWcZ+eOLK3BHx9nSHpaw8tYFF2TmVUtIT&#10;cI7ZEsH4kyojwoshJjA5f1Z8CC9XKHsLw8BHQsI0Pu3DIBgGcVk4r1ibAeHYjn8RJvudS1ZIozSO&#10;d5acsdlVZCxTncNiLo9geCc/mXF9/qLVUTG1opXFmDyTlGtJnnibCdE08UhTJOf2LD1Uy6thLfJi&#10;La1/xbrkreA23m0ruYNKvFE8MbhnCGJCiokMYm8fsTQpZwVyhbLnZVaJyfp8hGXIGyTZL8ng97BW&#10;/w5Cw6SPdToHhhIRePH8J6bm11bWcVZMTM/cskk9187g9Wx7w9Rnq3U8n/prIzyUF2b/j37YVf9V&#10;8smnb0YVcSo6exNko3TBI/0Tn/D0aSv9oL+/P5oGWrdp7RW2k9cWM4/wTgG2LMF2soezun6V3nW+&#10;J4O+sadCGqPq/VW05cMSxukb5uUEZPzNTUfqS4rsf/PKMRHbhNA4lzzp7uimmo3LlCqGL6t3Y1bK&#10;u2f6k700vjo04voWL284J3csXHnRB3I3Su+a50hXXFbPbDaplMVmtzR259Aw2c1NvN+txh6Op207&#10;K/AcYVawE088MduHTz75ZO44RsRoRvGN03vE8zJjNyM/HbP9cmePGkaNI17IvwEYJzV4MjnWa8rM&#10;k/QIzH/fjLEQb0isvfI2V+5ofOVIryndM6LgT16XX/NiVxno1LzWP3a+m/P8E3TgXpJ8CC93dEmZ&#10;RCjifUvpO/uJiFOPJ4N7brTuZasljle8v+zaeHnyG1tlTNbpRr++WbrJWuJ1RWS8I2f103qkNyvw&#10;34SNMSbCu+9OhOxxViHXoLtCG3T6g89kkXWiQXUh0ptlMQPN0sr1F752TLrXshs4+zDXv2mphn3p&#10;7evywhIyAfjcG9eIyPAGyeMmvXbk10ynbxhw8194es7LlmUAjlhYDF7/zfPduHDDNy/IcfybW92Y&#10;sGOkx3UM9WThtVpV82Kfa7cP97oar+10J5+EGpO8Vt7wUjf22FY9ZgLQvqBX0xOH6JcNdri7Lxl1&#10;7ToRSMuUdpN4p91tC4+zB2E3tys0cZmhLLwqA9wNqagyivAY81gayK+dsv05/IKnzQ3P4a6Pj8Mg&#10;cXgM9jkvjIcrhsQDtTPAFq8jjTzvzNWud9Ni2afRt+h2V7geEYq3K0neg6euceOyT/6Iy09Hufxj&#10;0lC3S1662I0u4aH6hP1sXcy3364y9YSzDg0FNb71rW9V92z0vZVPxApCV24DXzhy1hYvDmElnBB6&#10;KjYRBdtLXrpExBSKJ/nwXSKypJtMtsdoN4aHe+b2RJzavUnDLrn0WBHCVrfk3ce5uacmv8Nc9rcv&#10;cSNvPdJV53a42rB4rDWDKgQ8zvhjW9TL4c3o7giDAyetcMMXHemWfejFmgdh5uViXC9Cxktlx189&#10;T8ouExXKltbVv8mxXejJ+Ne+ZjZvwWXCWYdYQbXSJhzusPe///1aafY3btyYS4txMAYIn7dtEIEx&#10;syv1dYiAkt84jkqj05BZOhEEb1uwP/y2I7UBK/3Jj3H//k1r3VVnLRPhJIKaMiU/vAtjrDEVDh4I&#10;0SD2Nl0UZsuNwM/lWNrgPMZz9cER1yb1oJunzJruMRlXiSioSzKmkjApp++tanPEe/a0u/4jl7rK&#10;nA635L8c4xalXPyuI/Wm4IVFKyN2w56ArS+6cEnJwqfA2QcRxfdlkysog37EFfkNn9JmoT4NiOzM&#10;M8/Mwmu9A9qI9ZUD0sBb3chbjtRwPA0NOvYN6XpkjFLqqrpyV7suXLZVEmPXxcvwo1q6pEolf5f7&#10;bB/plUZOvM6C8za4soyTqt0y7tIuzIQm3ZWkJa+hvxp1lXqyCKoz2/bkHbTxbcn3MOjWET5hQ8ef&#10;4Q57z63p+2RJGOt+1BPRzjt9jXqqsnT7rz12QUPZmhFB2Y2MwHwvxk388MMPZ8eks/0pcNYiV1Dz&#10;XmG4z9CNP/DAA2ow9kHo+hEAXqy2dI7rHl+Yxgul4Spz627l350sghDBsUDZWXWr/9vZIo4tKo4N&#10;wtpQVyqkJEzHQY/LvoTRyHSJGi9xRg1jX+JVNHIO3Rjjqb6TDtE3brtXH6HlQzwqsHSpw0QGD7v8&#10;E7qlzBamZZfzeEOj0t2uXsrGin69Y2Tc5OPkk0/OxYe2n0aXOXsRCgIcfPDBubCQsYrbkgYI7044&#10;+rUtrl/GNuyX2iru0Ftl9idp/K4Tcaz9p1e5dhm4d8jsrLqgW+IvcNV5na462Olqctw50qfpqvO6&#10;XFXExzJB38bkEwOH3nyK5nfozadJmq2SvtdV5NyKzOzqw30qPDzbyu0nu9Fvblbxl8WrrbnkBrfi&#10;je/P1roq3sSl2jegW19kLGdQ3vkveYX79IWrRWBHq8iGeu0bIc2JbQBrkf4LBhD78V1ZP8yGIiH8&#10;NOn3Z2c9sgJP5p4RU7O7i/CxsTE1wo9+9KNcHGLBq6x/PJnm02ida+a5g6R7PESm/4ThtVgCYb9U&#10;nRjf6UdZ6hXX3pl8mKS2tN/NPX55Fj/6yBYVXBvdrXRleKtyR1V/N8CYrK0qYzTxdIff8xoVLmKr&#10;DXapEAeOPljjEBzH/S9cJh5VumHxUl3L1mbi8kVmD/APOf89MpifmIjYA/1m5LOjgLxgGI9tGab4&#10;9gUPPvige+ihh7Kfy0WGMr3CWY+swIiM78L7YT5f97rXZft33HFHLu6JJ57InmsCPw52b1ykjbnu&#10;nr/SbUW8UUnGW3QhPesXqpg2yDhNvZDEjT0uaTprbvSrf+3W/vOrxfuln71M86su6BCvJ3kggMdE&#10;xDIjTGZ0yezv4KtO0G19Sb9uyVe3Es+YD7HRBdM163mSB54uSbtFF1IHT1ip6REF55elO+c8rl+u&#10;sV53rNwYYrdbkplt0nXi2Y52i+fEHyMhonBse+WVV+o1zNPRDrHPqx5yyCENYcL9Blmhm3kqn7j7&#10;Zl7PEL4mBDeKiMa/IWOjctJoDNArvXU3/IbnagMn606b3fDW52hjclyTWRtesLagR9MTRl4sihKu&#10;tHNlvzJHBCpbxlZZfMracLdeV72XbEf/7ZwkTsZ4ej2Nu8D1PH9RMs6TPI/4yjkiwK0igqQONuaj&#10;vIiK9b4u6Xb9JZeDeYrg1XvhwoVqVzDZYzt+A2uY5HeVCJPJ236DncKs8NxRzV6gQ1xG0vlx3I2E&#10;g7gIS8I2HQut2nayW/Hhl7iDrz5BG33RO45y1cV9rr5IZozSgMmaFQ2arDexfEA4+5qXDuglXBqZ&#10;dHgf9UJCtpY22ScO0Wx2885Yren7X7xc07bL7Lf78CEVT9eqQbkunqrkRuVmQPCdB88VwUm+j4oQ&#10;HxUvuJRxISJNRPanm+GmdHu0+9rl+bdYzB4gZhPCYrN2RGnn2ow0TCPc79BQCX/ty1w5lff/ZSNG&#10;BGoekW1n58SdjRBrg4lHwTOxRQi1uR0qjPlbNugx4jGR1Dr4xlhZG1vjJB+8CfudMmtla7NNfx9h&#10;IoaJ8M26tUXXIx48L7v+EQ+9Vq+//qHXS/xmTWNdKQKjPPonFTKOLAl/feOR7tc7jnJrF3W7C49f&#10;oKK3rtzoAztQdz/ebNSMDCXwfCAS/x3hfgcKHatMbqwQi48RsOWcBmNKg2jXJF5q+dUv1v3RB89V&#10;ERmP+B+vzx2XK3RVdGmMoxKR+PFJl5nup1uEUte1tIl0Q+euT/ZlDHeQjAlJo2kfSgRXX9jravWy&#10;5LHFrbv71enqfzoOK1fcR1+z0i0dqHvdIw/p+d3nxBgMcZjNmnV5xMfCYzxQvJghVxEqB8FkArv/&#10;/omH35C7lrsQIzc7n7dTaUAamnEPYXgOHuEknoc46/ImPBVsXzTxEDsZj53v2sVDWleLGK3rJB8G&#10;9klamVgMSTpNg1C3ug7povtkZkkeWZ4St/6reL7NOmOlbP2dZTevp6YvHCIwZpc8AuOm8evl/702&#10;SwxHHJGsyRm56cIbD9FNNl7zuN8jq8wjjzyiAjnmmPi7UEbGFODjH/94LtzWggyHH354Q5fBKj93&#10;fuKdYOKJ4KqbT3Gjugi7VRdq/bhkLJbMCBEK4vLj8U6VvrrsT4QzySAvi7d9I93j3NFhN+/kNXI8&#10;cR6Cpaw8K719C2tjyftsfJ3br4vRbkzgf8wGxr71BqchsD8J9290dXX9WTZZpSarPHekD378EKax&#10;NR7SIrLGrqItW5xVryYNa16HLav1jK8sPIlLRLnqllP1mO6SMZ6fRt+6CMJI097fmR4nY8JSvZJL&#10;M/54cs7q209zHQuTBeB5fznxiVJ70O2TevniAqecckpDOnjqqadmaTmO2fi8887L4gMeMMhVrGFM&#10;lfLee+9VQ/hdIfusmfnpoImRyQT7CC30ajx7ZOs3uJGvZeu2lGwRoA7sPVH6Aj309jOyfSN54/ns&#10;WEWYChku/+CJKiiEafkuuWSTpmMywPH8l6/Llzmtj49m9gppQtu0aVNDXCwP6Xr/UbYHFHIVpNJ+&#10;xe3PPYGfDnJnXn311bkwGoP0iIspOWAW6r+BAJmhDb8xWSeb97JV0sBJl2Vc/9C5KiY9potUQeTT&#10;QLrDeS89VPf9rlhntJZG9tc/Th4IK80z5eEPnCuiYpaZPDPlfH+2DSk7dYXUjY8EhjeO8UMf+lA2&#10;7vLtaDbkWyMWFhNYaqcDC1Kpf5NNVkl/Leeuu+5Sg0GOY0bBeGEYhuIX6P6TARCmS9jmFosXMS9j&#10;RFR0lXa85JKjdcuam+/VIAP+0bRLRGhL3nVsEs6xlzYR4GYVk4VlcZKWj6rEy5iQf9TDBmaPkAjr&#10;8ssvd5dddlkmKj8tYdDyOOmkk3LnpzwwEbsrDaFBYwbmwyEYOAw3GkiDADFyesfmWO3v0Mb2RZQM&#10;3NNHQgGZeeKZ7HjVTcm4LcZQmBqGsNL32kJSvhCUO7aginBir03x77smLAsjD/DVr341lzblAY9c&#10;hTGmbxyjdRl+mBmu2R1+/vnnazzn2dgGfuUrX4mmZ6mgd+1C171krojjAldfMeA26joWYkm44MLn&#10;eMeJMO14zonJKj+s6jLG5rSbTCYcKz76Un3kFbv2cccdl82iQ8RuRoYCMTsZY/ExO4mon5LtswK5&#10;irfyTsaenh41IuAYAxIWpjPPYAY2cNxsfGNk/FaZ06lerT7YpWOs8W+c7xa+YaOGqbcToWm4CQ6P&#10;yLFw5Y6XST7Jo65Y/j5jHrZV+ai7MRYPQStbpvk/q5AzAB4nDPOJccM0CAfv5YcZ8WTXXHONfgfV&#10;YF0QW2ZgsYbe02TNziYpMUwmnJB2znTjno0CA1cJc4aw7oP/BffD+cZGzHjf+ta3ptRATA4MCJWG&#10;B5xrx7HzdpePPfaYXqcZWnlXPBKwMvrhhMXGZs1skd5Mz06IgR+XTc4gGB7aMYYzY4dGNLB/4403&#10;NjWy0fL4+te/ro1rDQnMq9GgYPHi5P+YfPpi5Hw4MjKSnRODfz5/jDXZj53DemKLMB/igS8+6NvN&#10;+KwWmEEMz0C0wThGDOkb0wxsMMN+/vOfzx03I8IgDcse/rtW5GtjPB9+frFr21pXK6GBycp1xRVX&#10;NJ0ExcJ4CRFQH45DwXkskOLnwpxxMJp1n344Bo8ZnUYMw6cyoYCcZyAfXiUKYY3oez8D5/ifxzJw&#10;TvjufSvG6rthw4ZofaGVu8X3eQsEaPhJHY0UGtjgh0HShWlNeLHxSysODQ3pdsGCBSoqKwci8LtV&#10;wriGjZNI7+fTir5Y/XDg18Pg/7TNSDo/bcACTdAtjBksIwjfVwe+sX/6059qIyIAP92e4HQ8UzP6&#10;ZV25cmVOLCZebgz2V61alb3ehMjtvElYYBL0CRsMx69sYp4NEmaNgLCuv/76hjSzhdQhDGOSQR1M&#10;RCCsp9UxVv+ABaaBBgNi4NDI1p1ZFxdLMxXyShH44he/GI2fDgFiZxUe4ZiwCGvmXf0biM84ALZ+&#10;GqurHxawwHQxlcVS4Bt+V0UGyQe88pWvVCIIG8/ZrNQfSxns+osWLYpem3PYcn4rkQC7HgjTUib/&#10;2Chl269+ZTQb0SOMGpcGtQY00pDADzOS3jzJvHnJHzf4jInAxkbsc34sbxNWrDw+ibe0MRrYv+GG&#10;GzRtK1Gm63YF9iAajGz0B8STNSRsloYGDQfXiMb3RCaCkIyrmsUZW50Pub5d67Of/WzLtCkL7A20&#10;6kLpThDPFBonSuCL7KyzzlJhmPczWDzkn9jYIo4wLuSjjz6qaZp5O7vOFNgmLLA3IWOQp2UTM74S&#10;j8ALfbG4VgT2G08I/HgECBAD8QiaLXHPe97zNO4//uM/cueEtHzDD9HceeedWV4+bUUfyg32f2Vb&#10;YF9iKhODqfJXv/qVNr4dP/XUUw1dqsEP8wlaeaO+vj7d2roXafkGG+JC3GH6gAVmGLFGmRZj3azv&#10;qeC5557bkManIfaTv2Zd5BRYYDbB71qmSzwJaBXG+2n+sU/7ZTfeCfji9NfKpsK0HgVmObYKGxqv&#10;Gb///e+rEPBcfheJ9/GPr732WhXQjh07srBly5apgHwRkZ/9z5R//mQUcd0n2wL7IZ4RRht1KvS7&#10;TET385//PKP/TdvdIOUrcABh5+50qXuC6ftnfFqrwLMAa4QNItgb7OjQn8Px5KJAAcUTwpxIWnm/&#10;SNz/Fi4QFihQoECBAgUKFChQoECBAgUKFChQoECBAgUKFChQoECBAgWePTjooP8PFeQ8NGuU7Q4A&#10;AAAASUVORK5CYIJQSwMEFAAGAAgAAAAhADbOnI7dAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FrwkAQhe+F/odlCr3VTSJqm2YjIm1PUqgKpbcxOybB7GzIrkn89117sZfhDW9475tsOZpG9NS5&#10;2rKCeBKBIC6srrlUsN+9Pz2DcB5ZY2OZFFzIwTK/v8sw1XbgL+q3vhQhhF2KCirv21RKV1Rk0E1s&#10;Sxy8o+0M+rB2pdQdDiHcNDKJork0WHNoqLCldUXFaXs2Cj4GHFbT+K3fnI7ry89u9vm9iUmpx4dx&#10;9QrC0+hvx3DFD+iQB6aDPbN2olEQHvF/8+pFL4sExCGoZDoDmWfyP37+CwAA//8DAFBLAwQUAAYA&#10;CAAAACEAqiYOvrwAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF&#10;3EHMPpadRSjFsjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C&#10;6+V7/wkiF2SDa2BSsFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbk&#10;oW2PMj0zYHhhiskoSJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbc&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;OwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF41gEimAwAA0QkAAA4AAAAAAAAAAAAAAAAA&#10;OgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhADFff/I9LwAAPS8AABQAAAAAAAAAAAAA&#10;AAAADAYAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhADbOnI7dAAAABgEAAA8A&#10;AAAAAAAAAAAAAAAAezUAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEB&#10;AAAZAAAAAAAAAAAAAAAAAIU2AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYA&#10;fAEAAHg3AAAAAA==&#10;">
                 <v:shape id="Graphic 60" o:spid="_x0000_s1027" style="position:absolute;top:7651;width:69672;height:190;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6967220,19050" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDWZ/PygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredGPVpE1dpQhaD71UhXp8ZF+T0OzbkH1q+u+7BcHjMDPfMItV7xp1oS7Ung1Mxgko&#10;4sLbmksDx8Nm9AwqCLLFxjMZ+KUAq+XDYIG59Vf+pMteShUhHHI0UIm0udahqMhhGPuWOHrfvnMo&#10;UXalth1eI9w1+ilJUu2w5rhQYUvrioqf/dkZqMttcTi9rOk0nTk5frx/ZV7YmOFj//YKSqiXe/jW&#10;3lkDs0mWZtN0Pof/S/EO6OUfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAENZn8/KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m6966966,l,,,19050r6966966,l6966966,xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Image 61" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:641;width:6371;height:6400;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQMqTZyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBujeSQJrUbJZRCIdc6JmchrX+ItTKW4rhvnz0Uetzd2Zn5DqfZ92LCMXaBNGRrBQLJ&#10;BtdRo6G6fL++g4jJkDN9INTwixFOx8XLwRQuPOgHpzI1gk0oFkZDm9JQSBlti97EdRiQ+FaH0ZvE&#10;49hIN5oHm/tebpTaSW864oTWDPjVor2Vd68hvSl7vdT7Kpfl7WrLrL5X20nr1XL+/ACRcE7/4r/v&#10;s+P6ebZT+SZXTMFMvAB5fAIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQMqTZyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
-                  <v:imagedata r:id="rId6" o:title=""/>
+                  <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Textbox 62" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;width:69672;height:7842;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC4q+gOyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LS8NA&#10;EL4L/odlBG9284BQ025LKQqCIKbpocdpdposzc6m2bWN/94VBI/zvWe5nmwvrjR641hBOktAEDdO&#10;G24V7OvXpzkIH5A19o5JwTd5WK/u75ZYanfjiq670IoYwr5EBV0IQymlbzqy6GduII7cyY0WQzzH&#10;VuoRbzHc9jJLkkJaNBwbOhxo21Fz3n1ZBZsDVy/m8nH8rE6VqevnhN+Ls1KPD9NmASLQFP7Ff+43&#10;Heen8zxL86zI4fenCIBc/QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4q+gOyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="088E5DA9" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:line="275" w:lineRule="exact"/>
                           <w:ind w:left="1170"/>
                           <w:rPr>
                             <w:b/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>County</w:t>
                         </w:r>
                         <w:r>
@@ -3448,66 +3451,3757 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11ED8A34" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60DBA888" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65DD59B9" w14:textId="37EB8FDB" w:rsidR="008E033D" w:rsidRPr="004A1DAB" w:rsidRDefault="008E033D" w:rsidP="008E033D">
+    <w:p w14:paraId="77C7F2C2" w14:textId="090BEF25" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6"/>
+    <w:p w14:paraId="7AB1F733" w14:textId="396AA88E" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485F0973" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Hlk149133912"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="675F1465" wp14:editId="459E4626">
+                <wp:extent cx="6967220" cy="692785"/>
+                <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+                <wp:docPr id="3" name="Group 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6967220" cy="692785"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="6967220" cy="692785"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="4" name="Graphic 4"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="673608"/>
+                            <a:ext cx="6967220" cy="19050"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6967220" h="19050">
+                                <a:moveTo>
+                                  <a:pt x="6966966" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="19050"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6966966" y="19050"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6966966" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="Image 5"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="64192" y="0"/>
+                            <a:ext cx="637038" cy="640079"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="Textbox 6"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6967219" cy="692785"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="20253B8C" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                              <w:pPr>
+                                <w:spacing w:before="131" w:line="275" w:lineRule="exact"/>
+                                <w:ind w:left="1170"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>County</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>of</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>San Luis Obispo</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="4F6A36BC" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                              <w:pPr>
+                                <w:spacing w:line="275" w:lineRule="exact"/>
+                                <w:ind w:left="1170"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>CANDIDATE’S</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-7"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>STATEMENT</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-6"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>OF</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-6"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>QUALIFICATIONS</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-7"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>–</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-6"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> ELECTRONIC SUBMISSION</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="38C2B213" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                              <w:pPr>
+                                <w:ind w:left="1170"/>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:color w:val="FF0000"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>June 2, 2026, Statewide Direct Primary Election</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="20364C56" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                              <w:pPr>
+                                <w:spacing w:before="1"/>
+                                <w:ind w:left="1170"/>
+                                <w:rPr>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="675F1465" id="Group 3" o:spid="_x0000_s1039" style="width:548.6pt;height:54.55pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="69672,6927" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCSsgBqlQMAALwJAAAOAAAAZHJzL2Uyb0RvYy54bWy0VtFu2zgQfD+g/0Dw&#10;vZHsJHYsxC56zTUIUPSCNkWfKYqSiEoij6Qt5e9vlxRtNU7aNL0LHHslLqnZ4exQl2+GtiE7YaxU&#10;3ZrOTlJKRMdVIbtqTb/cvX99QYl1rCtYozqxpvfC0jebV39c9joTc1WrphCGwCKdzXq9prVzOksS&#10;y2vRMnuitOhgsFSmZQ4uTZUUhvWwetsk8zRdJL0yhTaKC2vh7lUYpBu/flkK7v4uSyscadYUsDn/&#10;bfx3jt/J5pJllWG6lnyEwV6AomWyg4ful7pijpGtkUdLtZIbZVXpTrhqE1WWkgtfA1QzSx9Uc23U&#10;Vvtaqqyv9J4moPYBTy9eln/cXRv9Wd+agB7CD4p/s8BL0usqm47jdXVIHkrT4iQoggye0fs9o2Jw&#10;hMPNxWqxnM+BeA5ji9V8eXEeKOc17MvRNF7/9eOJCcvCYz24PZheg3rsgSD7ewR9rpkWnneLBNwa&#10;Ios1PaOkYy1o+HqUyxmWgo+GHGRwvLIjmY/ys1ieLtKLwMGjJM1W6bmX5b5UlvGtdddCebbZ7oN1&#10;QbVFjFgdIz50MTSgfVR941XvKAHVG0pA9Xl4vGYO5+EWYkj6yXbV0MseCI62aifulM9zuGWwqfih&#10;JO43QD3kNN00F7Z+khXH4q/264WcaeFxPP6GvOlzfy07EhrX442yAkgE4Fj6PvB0wM0p4VY1sngv&#10;mwYJsKbK3zWG7Bj6if9DMmHKJA20abOgAoxyVdyDhHpQzZraf7bMCEqamw5Eio4UAxODPAbGNe+U&#10;9y3PvbHubvjKjCYawjV1oJ+PKmqVZVEZWNQ+F2d26u3WqVKibDy2gGi8gL7ZXGrJM/gfHQaiowb6&#10;uRPDLLfF2oKbt89ao2Xm21a/BjOEjZC5bKS798YO7Yegut2t5GhOeHHoxfPYizctqwTxphIzMB8r&#10;PZqeN1LHjcR4BAp98cBNH6k1OPWV4ttWdC4cPUY0gFl1tpbaQn9los0FGIW5KWbgeHDsOXALbWTn&#10;QsdZwz9BVwI40IszwvE6Aj1gQ9hPWMjibLaaHxqKZXsHOV2mp3DSepc9S9PlalRl9CAUBDrIKB30&#10;BiD4SDPBZDxzAYIPAVHwuf/dYsFTgsXeQWW5GsgC65hYLHHDnwosaBbvP8HUxHYmLOFhNFs9PIyg&#10;X15G0/dt7oZ88OfEfB7B/Ued/4z+9cchvCJ4KxpfZ/AdZHrt+/3w0rX5FwAA//8DAFBLAwQKAAAA&#10;AAAAACEAMV9/8j0vAAA9LwAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhE&#10;UgAAAJkAAACaCAYAAAC6yOoUAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAA&#10;IdUAACHVAQSctJ0AAC7SSURBVHhe7Z0JlF1Vme+pO9WtuZJKVZKqDCQkIQmBSlXiAGFQQLFbZBZ9&#10;aotCJwRUHFB5zyUgoiBga6PSSUAZfU5Puns9u7UZfXazAFFEXMvVrlbfQ98SH06P5zyR/b7fd853&#10;ap99971Vlakq4fzX+q9zzt777LP3t//n28M599yDChQoUKBAgQIFChQoUKBAgQIFChQoUKBAgQIF&#10;ChQoUKBAgQLPPvxA6HaVbW1tnD8kLFDgoO7Ozs6oUPY0RXhsu4UFngXYKWwQwb5mV1fXY7ItcKAg&#10;9SKzkh0dHa5cLv8f2S+wH+IXwmjDNuP3vvc998c//tHt3LnTPfPMM+5Pf/qTA3/+8581zE/LMfH+&#10;sZ+G88NzJmN6MxTYD9DQeCGf+9znukceeSQah6DAZGHg2muvzR378ZDz/H1E97WvfS2XphlLpdLD&#10;si0wmzCVLpFGxsOwj8cCbP00MQ/EcRgGrrnmGt1/9atf3RAfI8D7mZeciuCkXrfJtsAMI9o4IRHB&#10;3Xff3RAOfIH86le/0jA/DV5oeHg4F8Y51113XXaMaAh76qmncul8hvn+4Q9/mJI4UxbY15DB8v+T&#10;TawxomzWmHgV8Lvf/S4LA4gGmsdj3z8vFJmlMyAgP/1vf/vbhjzANERmLLAPUBPGjN+UNh6KxcGw&#10;sUEoEuL9NOz7IjMuXLgwE67fFRMWds3hWM+8ISQO+umNMl57XLYF9gZqtVrU6JMR+AIJGTY2CBv4&#10;97//vYb7aUxkCMjCjVwP2DGwdJdcconGc7xu3bosPiaqWN4eC+xBzBGqYcMBPt6h2R1vxEOAW2+9&#10;NRofioz0YZ6Whx0jEhNZTMDLli3LpTfccMMNbtu2bbm0oSB9Uo7QAwb8n8ICuwPpGn4qmwbj0jCf&#10;+tSndP8Xv/hFQ3xIEI6J/DhfKH7Dnn322ZkIH3jgAQ3DuwC8m51D2HHHHZc7Ni9k3aDFhWwlslNO&#10;OSU3XoxRxqdsC+wiGgwKWzVYM9JQnBd6KOjnZ+JAGGzXrFmTS9uKX/rSl7Lz/HCDH2b83Oc+1zQO&#10;msBjcREWmA4qlUrMiMpdERm0Ls8XQUx0e5oPPvigXidW7ve85z0t60NZQSyuCf+TsMBkmGxhlUYx&#10;wy9dulSPrTGmIsDvfOc7U0q3r9iqLDHPOBnlBv2hbAs0QV3YYLTwbjaRGUKR0TD++dNle3u7TjDm&#10;zZun+Vme1WqVBsyuZfjNb35j4yLX39/fkN9kbOblQCx8KpRyPinbAgHeJmwwFkaOGdvCYzOvXW2Y&#10;vr6+3HEM5C2TERWhD8ph4gakQ4wI0M+zGUlvQoWGO++8M5duF1jAQ8xAyvXr12eNFosPOdV05kGg&#10;DwsjDWIiPxvPAYu3OGggHG/HYq7B8rJtK5IX6abrjZcvXx4NlzLy/lwBQc4wse7DFkMnM364Uu/T&#10;FnPxGPV6Xbd4Ja4Hfdj1WgkWkdn+okWLtMzkw7l0rb74LB8T35NPPpmduzv0r8F18aiRvJ8RPntB&#10;I8smR/MaTz/9dC7cYMcYmEbDuDRuKwGS1oRjQBSEP/7447muCobHu0I8GjTYjWMIb6TpEkEBE7CR&#10;ydATTzyRC5Ny/Fm2z0rkDBHSRBCGhWI65phjcsc+OZ9zQpAHcYggdl6OJfFaB5VdpSoTArkpSm1y&#10;XBIvJls7v1xuvFlC8pCcsnBj+YLHIxI+HWEbOC8Wz00XCf+Z8FmFmBEaSGP4huzt7dXjUHxTpXVx&#10;fleXZxK+6q3Xug3b7nHjO+51G268b1KSbnwH6e92S895h3aXjXnnST0AdUF44Nvf/nY0bUjObSYw&#10;yCJvbFIk5fqybA98xBq4lWje/e535wxqjQP8dJC8uYshYEveINY1G5dfcIUIRMSyfWqimhK3i+i2&#10;3eu6h5dGr0lZDexbOfGyzW+ChKBVfVoJUHhgQ4z3kGxylTbjhuE+r7zyykyINELYzXFswvLRrMFK&#10;wrHt98fFsRdZ7Ymvo1F2ykl5DRw3ExKIhU+DBzRylfW9DgYO4322ujvNu5EHYrzsssui6Uq1qniY&#10;uAD2FelaV17w3ny5REyQchsIpy6xm4T6TuKtWjIV7wGJhsoaMeZkhouNMaDfCBdddJGK1o83jk1x&#10;fLXPKOVZeMrrdQLhl9PsABADtuFtED8NbGYPaPYE3Hgx24rd/iDbAwq5CsboL2CGcTHh0AA2jTeM&#10;jY3l0jDrY6wVbeRZxJ61G3Llpm7U2bbgtNNOy6WB1J94BGQ28rvcUIhhbyHDjGNle0DgaGHU7Yc0&#10;g/rGQXwf+9jHcunsLvWRdgEZV71ZZoh7ciC/NylebUwmCiVvGYNxJnbgPTZDOBaNEYRey2dkWHJA&#10;IKxUSyI0ExtuP4wnzOJi8eVyRRss2pj7Aas9cxvq5GNwcLDpmlqsWwzZJH7/hdx5Dd+eMLe+K7RH&#10;J3ZHh96rVKm68RmYNe5psubmL/Dyg2QDnzaI3VxwN0S2TLjfIlcZKghaGaKZAY08JyQNYvXv6Fr/&#10;vGiD7a/kZvHrbd6dYQcIx1sQhGE+7UlDLE64/6HZ+MHuNhBLQ1zo7TCsnQP8994rlbI79F3bow01&#10;Va4XzzHrZp9CFocPku7f6srN9ZOf/ES3YMGCBVkc5BVw/9gntsaGzW5isfF++XwzWhlIhc1QYaVj&#10;RvCBofy48W273z2ydtU+bzgaNxvo15f682Klobu7OxcP/GPo36BhXMD9CrEKNNAqb8Jp1gUYeFvV&#10;n6W2DwyqQGINMx1u3H6fqw0sjMbNBlJH3ybQgGcL47AntmTLTWt2vuOOO3LpHn744dxxOsbdb5Ar&#10;fCt+4hOfyLya301SYYxDGL9jDJdAKnPnRxtkl7gNke3B/PYGpUtn0G/1N5uBf//3f8/ZxsgYDPu1&#10;WgLyw1PuF4gVfFKG6zcYwgb2sZcRow2xG9wbee5xBpMBA/vhODZGf8EbkZ5zzjnR4Ylw1iNW6F0i&#10;QGzQD9+wB1bxx8QzkE/X/MW6ZKD5br9b9uPpZwtHt+UH98AmRn64T+sy2UYWY2OcvZDK7taXo43/&#10;+q//qsYD/h1arVX32CywTfLD8OCXv/ylHJeyBhif5Yu5Hd7rQ5QZkRks3Hj11VdrPacoLmXag8xa&#10;NIydpkvfYMCPW3bepVGjT5flUiV3naee+knmDUBZxoPlSsmtu+pT0fNnA7kpsAkzdV6SNPzFX/xF&#10;zmZgKl1phLMPMpUelE1WyKuuusov8JTIHQRidx6eJ2bskDrbZNVftpXOnuTVnu33unJHpxs583x3&#10;6DuvV6P74E2IUNyAsNqcQbfozK17ZBa7p+nbx4DtwnD/uBnD84R8A27WIVfIafT/GZl2A2aWNLAf&#10;N2kji5hKcg53MufbIBfjmXgpj3/XG8i/VErShNixY4eKcjaKbOSMzZl9sDegjv4i90knneQ2bdqU&#10;HccYu6lTzjrkCkjDUHjA/nnnnZeLj5GKIi7/+SRsKyeiq/SIZ4oYm5XxmCcykG8r6DVKzc8HlXIl&#10;eu2ZJGNHykX57UZCbJ/5zGdyNylhtu+TcNomFpdy9kC8wwbZxAqZ0SoUccs5Aj9NKJ426dpsYM6s&#10;sNY7V8dQjz76aJpi+rAfkNhNEQONOP8lr0pmpUFjzyTHd9yV2Qr7YufY14J8MXETc3zFFVfk0oSc&#10;VYuzaWFa8oQTTlCP4jekH3/jjTemoY3G8cH5FWnwQ9/+UVeq1FoKY6qwa00GroXotXFn0btqvr0o&#10;42c/+1ktrx8ObQjx4x//uCEO0rVGwmcNYoXLfmvog+Pvfve7DWkNxMfCDcRzt0Lb3100u1YMeAEu&#10;+Yxcu1LlV+ht7rBLP5HlgQjXvfcWnXisufSmLLzSN0fGjXvJC0q+dh1sYjem/18Drcg5NqTAnkH8&#10;rEGuYH7DWwVWrFiRS+OTtyosrR/+ile8QsP3JuyaHfVaGjJ9cL6NgUD4e1EDj4X4mZyJo9Wa39g0&#10;PCULyLVaPbue2T/84Is9ObHPjZLO70YBZbdjKPX6kWxnHD8W5goKQsG0oiEMn2zAvqdg19tV/PrX&#10;v9YfHjNZ4SF+KzC0WP+hf3Sj1/933R8ZGXFzB+a42rz5+jM9xplMQn7/h6Sx+zccFxVWyHGZXcfq&#10;YWHwVa96lYaFQoImzDA8vXlmHLlCUdhmBY7xAx/4gIqJfV+YVG5fobte1hns7sLqgHggH3nBe5in&#10;9kG6EJyP7YhjazdZdWC+LqFM5t1YSySPT3/603qe2dXnJz/5yYYwWzoybxzhjCNWKP3el43JfPGE&#10;5K6icrjtZm8Z7G0gMrzQngJlpw7MSK3hTDg0KPvUNyY+YHW3rf/ZA/2lO91s5BlrvTv5/04EDsif&#10;63Fs54f82c9+lpUnFp9yxhErVI68Mg0wmjWAkUYwY/rh+woY+H/9zfP0muzvKZh3AHiUH/7wh5o/&#10;16F7NW9n9SUNX+Rh34Rp8MtlNjQ7btgx8dImb/hafhaPJ0XsFh7S8vbDbOxmlHLO6CdC/1KYK9Bk&#10;DCvgo1n4XsdtyefR9yUQFWIycn2EaCCMN2AJ99PwUUATMFvCNqZejYkExxDPZE83Yt0mBLGvQYIw&#10;TDgzsIrvKv0uys9rT3qUyYDod952jCtV4o+V9iYQAgJoButaDb7t4H333afl//PORESsH5p3xHuZ&#10;fc2D+rS82Scf9hm64AFf8IIXxM6ZGUxXZObCjb6B/bww/r5Cf2fF7bz1GBUaZZjNwDaIx/8LIBOV&#10;ld238Uc+8hENCwVDGh/NFmcDzgymIrKwQn4cYuKOsrvOwlvd3XsSXGvnbUfLhKNLRUY59geo9xLb&#10;3XTTTSouys0nSqmPvzzh297C4OLFi3PHIck7HNYIZwxhQdz27dv1zonBv6O4GwH7JjT2uTP3Fbje&#10;zluP1V/8LBus6ywzvClmM7Anf/uDzX7wgx/ozRn+ozDwvdtUCYKwFwpnBFkhEIo1EHcCBqDSAwMD&#10;WRr+gcP2zQsef/zxep4d700vxnXsBrByOPFgbHnV5/c3bXLV9mr228Z92W3vSVjdrr/+ej3GttTF&#10;wqdCEITN2B/yZ4WwBvTDmKr7xz7xXNY9+QbQ9R9dC7pHH0LrO/fKLzteRkzC7tX3x8a336Ur3fqw&#10;mnBeUJQpva0l2XpSEn6vGzntvEzMIfVN0zbGN0k83oEXFi0fLc+N97qN6fUt76Ss6bHM8LL97Xze&#10;c+JYyylbZoAar2m9+Cwsn09I4jRef49g4RPpiRt84alJnaSuICaysDvcunWrtqG/dufHp3abEeQK&#10;ghfyxwSh6EJSKWBdJexZfYTrWXm461q+1nUsXOJWbL7U9Y0e5Va85Rq38i3XupUXC2W7+uIPu5Vv&#10;+6Bb8eZrsoaD6668LW0EDM6PRRCGbLWRZRYl3SNLFlNhSUTHbzJN7BOcuN7CU87VrYp8231u+NTX&#10;uaWveauE3ePW/92/JMdnX+BGXs7btfe4JadtdgskjHINv0y2ct7wy16b3iQJD5V6rbnsJo0/7H13&#10;6BYulHRdy9doPlxz6csvcHPWH6X1X3buu1xt7pCbf+IZrnvV+pyNY29lTAV++lkjMqN5tVYiu/32&#10;27UipLUwKtK9/DC39vKPy3atW3XJ9W71Oz8iYvobt+adsi/HNMLqd/ytNMr9bu2lO8TAdyceRcQw&#10;hgAk3jxB4sUmBEGaF6+bGxUU7JGZZlvqyeDc556oeWWilfzGUo9kYtP44O0K0tLwJn4tlwiD6/Mb&#10;T1+syflevJ4vWzyypGUNTPMQz8W7bEl+6fXSfJO87k/C02uaPfHINkSwmSgkDKcAv/CFL2ThPv32&#10;S8/d5zhLmBUipHWFJqLR0dFcvHmxsCJqeE8YiVETw9No2ghyjDFVXE1oYrNGs5/APXPr0VGBGZ+R&#10;2aa77Vgtj+ZBg6vAUsq+ejfZN27U7URY0lVOxI9/9IsqLp49zn/RGVoeTZeVj3O4DvucmzwoR1gb&#10;5WZC2BNp73frOVfFeo/buE08JnXWY244uZ7kZzaFMZEhLj9NyPHx8VzbpI+29jlaisynYbKw3I9F&#10;MJwaPr1zd9yljWSG3igNsVHCMXDSmMl4jfSjH/5C0gCyv/Z9tyfxsg+5u2PiCsmShp6jDU457te8&#10;9fqSnzZseqzlI56tlk/iqEOE5Kf7IgrdIhjZmpA2irA0b2VSZk3nMalP8nkFvZZcdxSBqUAZu+Yf&#10;Lxn8YclkRGCRX6bvc0xZZDC8c4DdKfb4hEF3qVwR5r+Db8cYuOPgVbpfrdddx/Ai11bBcG2uPrRQ&#10;zy3LLLEsYdVq3S39q4tVIGU5n/DVb/4b8VRTG5O96Ih5Kuq6jHNYSe8++NCkPKU2V2ufeJA/eOLp&#10;2ti8psNxW1vSkMkPhSc8SpWy8XlRScuxCWUc4WzjBkEwhMnNI1s7z0RIOohX55iycU2GCxonwhqV&#10;tP2HjrmSli/p9s2L+V5pN7jPManIeC4WzmogC68sedhjDwvnLVMdW2Bw9UyJZ2hG7aIw9se+5LqG&#10;htVL8cMKXtup9fZrQ/rpK939UUHFuPPW42TM9wnJ/z43Z+Nxsr3L9aw4XMQj+VRqei2/TkoJY0yH&#10;mNrnL8nSUJ4yM1c7lplsRbqfthLnHOQ65i927QsWKSnz9dt2uBUXXunah5e72pCESR3bBxdoPhPX&#10;K8lNtkTPr7fXVdx02/UFi7UM/BaCdCYyukp//DsZ7ctBQfg+B+smWQFCMVnlQFg5jE96ptHAj1Px&#10;iFETEU2IpHdJ4sEyihEPv+qTbuyGL2m6ujRq1/wRV+/szJ7L4dEsfX0oWeV+0bo5UVE1kvUzEYUK&#10;P+m2YEkak0+GIhjCK91zkq5NvEoSX8vKrHWQ8NGP/FMuDLZ6N4yunrJqNx2JNzbEezelvVuGHbC1&#10;DhMCWzejdbEzvuovhf6JbPTiRx11lL47ZscmMDuGYYFNaMAGpOXyhHc44oOfl65AGmISb0YDd4oA&#10;2ScfC+eJAl20/1Ik/4sUF1Qjn7n1GFfpHZDu8AwpQ9K1LXnVRZoX4kI4NhHhTyDsutOiDNo7hxfr&#10;PqJD1OQ5mo7tfCK89df9vavOGRJvNZLaxt6GTexWEpuauMyLWt2B/+gO29u+H2agDWGQZp8j6y5D&#10;T4UnAX5YWCne0DRYGIYJjeuHjbHu5cVBG+OwX5Uu0sKvu+46N3/+/MxQVkZdJ7vlmKiwQpZrFRUU&#10;+R1y4XtdpX/AVfkubRoWkrFULHw6pD4M5CtzBlyp3p2ESxiTnDAtpCz2qo9Psyl237Jli9rZf/mR&#10;NiIOYiPzXhFh+ZwR6MXDQX3sLgD+sVXKP5exxNCLzko8h96pMo3/6D/Lfmo835jbZRaV7s8dP04F&#10;SCMPPPeFybmSdtFZF7qDZNDO+GT0g/8g25KI7Gh9KB4Tlc8/0V2m4xrGP11LVuiKP9dTIVg50mOW&#10;Fbju0IlnJoP5FiQdeY+Rn5Qz7PYOOf9SCU9tkKbXCUAkbciKjM/YTpQ93rMYLA748U04I9CLh14K&#10;TCYyxAXe9ra3STc5MXYaPvVcNWZmOGnASmd6R3uk68uFhcaX88ZFiG1lGdvcmHwSivyTdbC4sEKS&#10;Ppenx1KtLnmyZtXoYejK+PtCe/QTxvukXFW8lowfQ/HuDs2eNu4FFgbD9qEN8W5+WIQzgqwAFNpc&#10;L+RzTH5cOCa77bbbtOLhrIfBc8/KdTmDNTM+v572j/tHN+WO4aLTN7uxbSwLJIaPiakZtTypSIZP&#10;fX1DOSjrIW+40lXqXVHvNb7jX9S7rnjTVa5Wrblye4eKqiGdpGE8NRWR6ZKFpDvkArluV5+rdHS6&#10;4Ze8UsLz6cye9iwy7G1ipP38sXWEM4JcIUxMbP2wWAURF885w2UMGjXhxLvrarTQc6U8/LrPN4Qx&#10;SA7D6ILJPyamZtSJhJcXHqrSIYKSvHJ583FkKI1P15yFS8Nns0jZqphUaEnY4HGnTaSdJslj4Wmv&#10;V/EuPec/a9lYFGZrXpvxLKAN2LcJViteeOGFWS/jh6fnzghyBZkOKbQZAVj4qouuVSO29w9qo/mG&#10;rQ0lMzG4/mNf1C0Grc1JfjJmceyX2qtu6SvflHWja997q+bPomxMUDGqyNIyIJD64LDrGFnmFr/y&#10;jdm1krjkmn5YyJLOHONxu0SZmdr+4le8Ucr0Brf8nLdrOYaOPz2pa/poj30+v469zc6T0XcUMD13&#10;RpAryHRod5bBD1fjyaCflfbMqMJmDcnK92Hvm/hgnX5T7IzN0vjJw2PCBo9P/gDrJaODUUHFuLA/&#10;v+bVjIhn2TnviMYZESnl71yy2pXrHVrPclePq3T3uXJnr6t298txr5SxzVV7eicVbSv6Y9yLL75Y&#10;7RyOm3eRM4JYQabMo4+WQXgKPzza3aVENMs3X64CisXDvnUbZeDd5tr7Bt0hWy7XrmrhS18t4x4R&#10;dURMzbign8F9i8YOunTSwo7uOdrQyy+QcjY5v6HLtXBJz1eKlv/1ZYkwm6SLcTl1lfPNjox1TWD+&#10;uHdXKDfFk7Ld90hdaFMy6IyFG6m8wc+rZcMKWUWn6+yaRzc5ITZrZD+tkXwxOI+LYoKK8agVfbku&#10;e+3lN7uVb7kul+9kVNEwMZikTskTg8Zwzlt4/JmuVK3rn3uF8SFZFjE7si5mNv7whz+che8iXyCc&#10;EbT83WXYr4dEWCCcOq+R8ZNvuGYNpA0oA2nGXXw/QhdDm6StlKvurOcM6TpZTFAxsnCr3a3kWenp&#10;c1XxjHhIxleUs9YzT7d2DRubJUzDZKvi0XLdK3kk55Sq7a537XNyYz7i9dx0/Wz9h/5BvPGAq48c&#10;rOfzhoXlzdbGm3YtyODf7GigHabzBkYTzihiBVJOJjII+BEEd5yFMeM0o/lM3pfi1RsMLF2VGHfd&#10;5bfogLytUo2eY6xUpKsU0UxPZJtkgB3PL8bV79ohE45O17vueVrG5D24fJfaiuV6p4g4ecOkJF6o&#10;xLJHraZ1axOb9Ei+5G1sQ6hci25VxScTHu/RkaFVO4ApdqUziliB3PLly7UC/g9JYgSIior6jz3M&#10;8PV5w7p8URsa1rs5eWaXPEoxw/oNZVTv4XU/NN50BAafEVGu4i1cL99dJW/7xsL3NM1+N998s9rW&#10;fx0+RgQ4FWcgnFFkBUEorcD6Cx/48M+xCuLJ/Dsq6Xrud3PWPb+pkHQNyotjwdWPNzJJ0Gvdkn6O&#10;ICKoZrzh9k+rxzT6XZNx9CNfSLxJ4LWs+/QfgWVxhKffKovWj0dq0vUxBCB/ngps9L5tFqO9vQGx&#10;tdnTF9HTTz89aTv57eBx5iCDaT6SlhWGd8hiaDYJsAE/8LtMBumJ4e5167fdrd6smdhaMRkPJcb/&#10;hzcfpm+8xsQUI78st/IYl7zm4on8t/M2KuJKFovLaV34oW2blL8+sNCNSdmzRdJUiNQD4S97w1Wa&#10;j74/x2zZE3B9/ojYIPkqUFnGfnjiytwR8fZ0h6WsPLWBRdk5lVLSE3CO2RLB+JMqI8KLISYwOX9W&#10;fAgvVyh7C8PAR0LCND7twyAYBnFZOK9YmwHh2I5/ESb7nUtWSKM0jneWnLHZVWQsU53DYi6PYHgn&#10;P5lxff6i1VExtaKVxZg8k5RrSZ54mwnRNPFIUyTn9iw9VMurYS3yYi2tf8W65K3gNt5tK7mDSrxR&#10;PDG4ZwhiQoqJDGJvH7E0KWcFcoWy52VWicn6fIRlyBsk2S/J4PewVv8OQsOkj3U6B4YSEXjx/Cem&#10;5tdW1nFWTEzP3LJJPdfO4PVse8PUZ6t1PJ/6ayM8lBdm/49+2FX/VfLJp29GFXEqOnsTZKN0wSP9&#10;E5/w9Gkr/aC/vz+aBlq3ae0VtpPXFjOP8E4BtizBdrKHs7p+ld51vieDvrGnQhqj6v1VtOXDEsbp&#10;G+blBGT8zU1H6kuK7H/zyjER24TQOJc86e7oppqNy5Qqhi+rd2NWyrtn+pO9NL46NOL6Fi9vOCd3&#10;LFx50QdyN0rvmudIV1xWz2w2qZTFZrc0dufQMNnNTbzfrcYejqdtOyvwHGFWsBNPPDHbh08++WTu&#10;OEbEaEbxjdN7xPMyYzcjPx2z/XJnjxpGjSNeyL8BGCc1eDI51mvKzJP0CMx/34yxEG9IrL3yNlfu&#10;aHzlSK8p3TOi4E9el1/zYlcZ6NS81j92vpvz/BN04F6SfAgvd3RJmUQo4n1L6Tv7iYhTjyeDe260&#10;7mWrJY5XvL/s2nh58htbZUzW6Ua/vlm6yVridUVkvCNn9dN6pDcr8N+EjTEmwrvvToTscVYh16C7&#10;Qht0+oPPZJF1okF1IdKbZTEDzdLK9Re+dky617IbOPsw179pqYZ96e3r8sISMgH43BvXiMjwBsnj&#10;Jr125NdMp28YcPNfeHrOy5ZlAI5YWAxe/83z3bhwwzcvyHH8m1vdmLBjpMd1DPVk4bVaVfNin2u3&#10;D/e6Gq/tdCefhBqTvFbe8FI39thWPWYC0L6gV9MTh+iXDXa4uy8Zde06EUjLlHaTeKfdbQuPswdh&#10;N7crNHGZoSy8KgPcDamoMorwGPNYGsivnbL9OfyCp80Nz+Guj4/DIHF4DPY5L4yHK4bEA7UzwBav&#10;I40878zVrnfTYtmn0bfodle4HhGKtytJ3oOnrnHjsk/+iMtPR7n8Y9JQt0teutiNLuGh+oT9bF3M&#10;t9+uMvWEsw4NBTW+9a1vVfds9L2VT8QKQlduA184ctYWLw5hJZwQeio2EQXbS166RMQUiif58F0i&#10;sqSbTLbHaDeGh3vm9kSc2r1Jwy659FgRwla35N3HubmnJr/DXPa3L3Ejbz3SVed2uNqweKw1gyoE&#10;PM74Y1vUy+HN6O4IgwMnrXDDFx3pln3oxZoHYeblYlwvQsZLZcdfPU/KLhMVypbW1b/JsV3oyfjX&#10;vmY2b8FlwlmHWEG10iYc7rD3v//9Wmn2N27cmEuLcTAGCJ+3bRCBMbMr9XWIgJLfOI5Ko9OQWToR&#10;BG9bsD/8tiO1ASv9yY9x//5Na91VZy0T4SSCmjIlP7wLY6wxFQ4eCNEg9jZdFGbLjcDP5Vja4DzG&#10;c/XBEdcm9aCbp8ya7jEZV4koqEsyppIwKafvrWpzxHv2tLv+I5e6ypwOt+S/HOMWpVz8riP1puCF&#10;RSsjdsOegK0vunBJycKnwNkHEcX3ZZMrKIN+xBX5DZ/SZqE+DYjszDPPzMJrvQPaiPWVA9LAW93I&#10;W47UcDwNDTr2Del6ZIxS6qq6cle7Lly2VRJj18XL8KNauqRKJX+X+2wf6ZVGTrzOgvM2uLKMk6rd&#10;Mu7SLsyEJt2VpCWvob8adZV6sgiqM9v25B208W3J9zDo1hE+YUPHn+EOe8+t6ftkSRjrftQT0c47&#10;fY16qrJ0+689dkFD2ZoRQdmNjMB8L8ZN/PDDD2fHpLP9KXDWIldQ815huM/QjT/wwANqMPZB6PoR&#10;AF6stnSO6x5fmMYLpeEqc+tu5d+dLIIQwbFA2Vl1q//b2SKOLSqODcLaUFcqpCRMx0GPy76E0ch0&#10;iRovcUYNY1/iVTRyDt0Y46m+kw7RN267Vx+h5UM8KrB0qcNEBg+7/BO6pcwWpmWX83hDo9Ldrl7K&#10;xop+vWNk3OTj5JNPzsWHtp9Glzl7EQoCHHzwwbmwkLGK25IGCO9OOPq1La5fxjbsl9oq7tBbZfYn&#10;afyuE3Gs/adXuXYZuHfI7Ky6oFviL3DVeZ2uOtjpanLcOdKn6arzulxVxMcyQd/G5BMDh958iuZ3&#10;6M2nSZqtkr7XVeTciszs6sN9Kjw828rtJ7vRb25W8ZfFq6255Aa34o3vz9a6Kt7Epdo3oFtfZCxn&#10;UN75L3mF+/SFq0VgR6vIhnrtGyHNiW0Aa5H+CwYQ+/FdWT/MhiIh/DTp92dnPbICT+aeEVOzu4vw&#10;sbExNcKPfvSjXBxiwausfzyZ5tNonWvmuYOkezxEpv+E4bVYAmG/VJ0Y3+lHWeoV196ZfJiktrTf&#10;zT1+eRY/+sgWFVwb3a10ZXirckdVfzfAmKytKmM08XSH3/MaFS5iqw12qRAHjj5Y4xAcx/0vXCYe&#10;Vbph8VJdy9Zm4vJFZg/wDzn/PTKYn5iI2AP9ZuSzo4C8YBiPbRmm+PYFDz74oHvooYeyn8tFhjK9&#10;wlmPrMCIjO/C+2E+X/e612X7d9xxRy7uiSeeyJ5rAj8Odm9cpI257p6/0m1FvFFJxlt0IT3rF6qY&#10;Nsg4Tb2QxI09Lmk6a270q3/t1v7zq8X7pZ+9TPOrLugQryd5IIDHRMQyI0xmdMns7+CrTtBtfUm/&#10;bslXtxLPmA+x0QXTNet5kgeeLkm7RRdSB09YqekRBeeXpTvnPK5frrFed6zcGGK3W5KZbdJ14tmO&#10;dovnxB8jIaJwbHvllVfqNczT0Q6xz6secsghDWHC/QZZoZt5Kp+4+2ZezxC+JgQ3iojGvyFjo3LS&#10;aAzQK711N/yG52oDJ+tOm93w1udoY3Jck1kbXrC2oEfTE0ZeLIoSrrRzZb8yRwQqW8ZWWXzK2nC3&#10;Xle9l2xH/+2cJE7GeHo9jbvA9Tx/UTLOkzyP+Mo5IsCtIoKkDjbmo7yIivW+Lul2/SWXg3mK4NV7&#10;4cKFalcw2WM7fgNrmOR3lQiTydt+g53CrPDcUc1eoENcRtL5cdyNhIO4CEvCNh0Lrdp2slvx4Ze4&#10;g68+QRt90TuOctXFfa6+SGaM0oDJmhUNmqw3sXxAOPualw7oJVwamXR4H/VCQraWNtknDtFsdvPO&#10;WK3p+1+8XNO2y+y3+/AhFU/XqkG5Lp6q5EblZkDwnQfPFcFJvo+KEB8VL7iUcSEiTUT2p5vhpnR7&#10;tPva5fm3WMweIGYTwmKzdkRp59qMNEwj3O/QUAl/7ctcOZX3/2UjRgRqHpFtZ+fEnY0Qa4OJR8Ez&#10;sUUItbkdKoz5WzboMeIxkdQ6+MZYWRtb4yQfvAn7nTJrZWuzTX8fYSKGifDNurVF1yMePC+7/hEP&#10;vVavv/6h10v8Zk1jXSkCozz6JxUyjiwJf33jke7XO45yaxd1uwuPX6Cit67c6AM7UHc/3mzUjAwl&#10;8HwgEv8d4X4HCh2rTG6sEIuPEbDlnAZjSoNo1yReavnVL9b90QfPVREZj/gfr88dlyt0VXRpjKMS&#10;kfjxSZeZ7qdbhFLXtbSJdEPnrk/2ZQx3kIwJSaNpH0oEV1/Y62r1suSxxa27+9Xp6n86DitX3Edf&#10;s9ItHah73SMP6fnd58QYDHGYzZp1ecTHwmM8ULyYIVcRKgfBZAK7//6Jh9+Qu5a7ECM3O5+3U2lA&#10;GppxD2F4Dh7hJJ6HOOvyJjwVbF808RA7GY+d79rFQ1pXixit6yQfBvZJWplYDEk6TYNQt7oO6aL7&#10;ZGZJHlmeErf+q3i+zTpjpWz9nWU3r6emLxwiMGaXPALjpvHr5f+9NksMRxyRrMkZuenCGw/RTTZe&#10;87jfI6vMI488ogI55pj4u1BGxhTg4x//eC7c1oIMhx9+eEOXwSo/d37inWDiieCqm09xo7oIu1UX&#10;av24ZCyWzAgRCuLy4/FOlb667E+EM8kgL4u3fSPd49zRYTfv5DVyPHEegqWsPCu9fQtrY8n7bHyd&#10;26+L0W5M4H/MBsa+9QanIbA/CfdvdHV1/Vk2WaUmqzx3pA9+/BCmsTUe0iKyxq6iLVucVa8mDWte&#10;hy2r9YyvLDyJS0S56pZT9ZjukjGen0bfugjCSNPe35keJ2PCUr2SSzP+eHLO6ttPcx0LkwXgeX85&#10;8YlSe9Dtk3r54gKnnHJKQzp46qmnZmk5jtn4vPPOy+IDHjDIVaxhTJXy3nvvVUP4XSH7rJn56aCJ&#10;kckE+wgt9Go8e2TrN7iRr2XrtpRsEaAO7D1R+gI99PYzsn0jeeP57FhFmAoZLv/giSoohGn5Lrlk&#10;k6ZjMsDx/Jevy5c5rY+PZvYKaULbtGlTQ1wsD+l6/1G2BxRyFaTSfsXtzz2Bnw5yZ1599dW5MBqD&#10;9IiLKTlgFuq/gQCZoQ2/MVknm/eyVdLASZdlXP/QuSomPaaLVEHk00C6w3kvPVT3/a5YZ7SWRvbX&#10;P04eCCvNM+XhD5wromKWmTwz5Xx/tg0pO3WF1I2PBIY3jvFDH/pQNu7y7Wg25FsjFhYTWGqnAwtS&#10;qX+TTVZJfy3nrrvuUoNBjmNGwXhhGIbiF+j+kwEQpkvY5haLFzEvY0RUdJV2vOSSo3XLmpvv1SAD&#10;/tG0S0RoS951bBLOsZc2EeBmFZOFZXGSlo+qxMuYkH/UwwZmj5AI6/LLL3eXXXZZJio/LWHQ8jjp&#10;pJNy56c8MBG7Kw2hQWMG5sMhGDgMNxpIgwAxcnrH5ljt79DG9kWUDNzTR0IBmXnimex41U3JuC3G&#10;UJgahrDS99pCUr4QlDu2oIpwYq9N8e+7JiwLIw/w1a9+NZc25QGPXIUxpm8co3UZfpgZrtkdfv75&#10;52s859nYBn7lK1+JpmepoHftQte9ZK6I4wJXXzHgNuo6FmJJuODC53jHiTDteM6JySo/rOoyxua0&#10;m0wmHCs++lJ95BW79nHHHZfNokPEbkaGAjE7GWPxMTuJqJ+S7bMCuYq38k7Gnp4eNSLgGAMSFqYz&#10;z2AGNnDcbHxjZPxWmdOpXq0+2KVjrPFvnO8WvmGjhqm3E6FpuAkOj8ixcOWOl0k+yaOuWP4+Yx62&#10;VfmouzEWD0ErW6b5P6uQMwAeJwzziXHDNAgH7+WHGfFk11xzjX4H1WBdEFtmYLGG3tNkzc4mKTFM&#10;JpyQds50456NAgNXCXOGsO6D/wX3w/nGRsx43/rWt6bUQEwODAiVhgeca8ex83aXjz32mF6nGVp5&#10;VzwSsDL64YTFxmbNbJHeTM9OiIEfl03OIBge2jGGM2OHRjSwf+ONNzY1stHy+PrXv66Naw0JzKvR&#10;oGDx4uT/mHz6YuR8ODIykp0Tg38+f4w12Y+dw3piizAf4oEvPujbzfisFphBDM9AtME4RgzpG9MM&#10;bDDDfv7zn88dNyPCIA3LHv67VuRrYzwffn6xa9taVyuhgcnKdcUVVzSdBMXCeAkRUB+OQ8F5LJDi&#10;58KccTCadZ9+OAaPGZ1GDMOnMqGAnGcgH14lCmGN6Hs/A+f4n8cycE747n0rxuq7YcOGaH2hlbvF&#10;93kLBGj4SR2NFBrY4IdB0oVpTXix8UsrDg0N6XbBggUqKisHIvC7VcK4ho2TSO/n04q+WP1w4NfD&#10;4P+0zUg6P23AAk3QLYwZLCMI31cHvrF/+tOfaiMiAD/dnuB0PFMz+mVduXJlTiwmXm4M9letWpW9&#10;3oTI7bxJWGAS9AkbDMevbGKeDRJmjYCwrr/++oY0s4XUIQxjkkEdTEQgrKfVMVb/gAWmgQYDYuDQ&#10;yNadWRcXSzMV8koR+OIXvxiNnw4BYmcVHuGYsAhr5l39G4jPOAC2fhqrqx8WsMB0MZXFUuAbfldF&#10;BskHvPKVr1QiCBvP2azUH0sZ7PqLFi2KXptz2HJ+K5EAux4I01Im/9goZduvfmU0G9EjjBqXBrUG&#10;NNKQwA8zkt48ybx5yR83+IyJwMZG7HN+LG8TVqw8Pom3tDEa2L/hhhs0bStRput2BfYgGoxs9AfE&#10;kzUkbJaGBg0H14jG90QmgpCMq5rFGVudD7m+Xeuzn/1sy7QpC+wNtOpC6U4QzxQaJ0rgi+yss85S&#10;YZj3M1g85J/Y2CKOMC7ko48+qmmaeTu7zhTYJiywNyFjkKdlEzO+Eo/AC32xuFYE9htPCPx4BAgQ&#10;A/EImi1xz3ve8zTuP/7jP3LnhLR8ww/R3HnnnVlePm1FH8oN9n9lW2BfYioTg6nyV7/6lTa+HT/1&#10;1FMNXarBD/MJWnmjvr4+3dq6F2n5BhviQtxh+oAFZhixRpkWY92s76ngueee25DGpyH2k79mXeQU&#10;WGA2we9apks8CWgVxvtp/rFP+2U33gn44vTXyqbCtB4FZjm2Chsarxm///3vqxDwXH4Xiffxj6+9&#10;9loV0I4dO7KwZcuWqYB8EZGf/c+Uf/5kFHHdJ9sC+yGeEUYbdSr0u0xE9/Of/zyj/03b3SDlK3AA&#10;YefudKl7gun7Z3xaq8CzAGuEDSLYG+zo0J/D8eSiQAHFE8KcSFp5v0jc/xYuEBYoUKBAgQIFChQo&#10;UKBAgQIFChQoUKBAgQIFChQoUKBAgQIFnj046KD/DxXkPDRrlO0OAAAAAElFTkSuQmCCUEsDBBQA&#10;BgAIAAAAIQCXYiXU2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Pa8JAEMXvBb/DMkJvdRNL&#10;/6XZiEjbkwhqQbyN2TEJZmdDdk3it3f10l6GN7zhvd+ks8HUoqPWVZYVxJMIBHFudcWFgt/t99M7&#10;COeRNdaWScGFHMyy0UOKibY9r6nb+EKEEHYJKii9bxIpXV6SQTexDXHwjrY16MPaFlK32IdwU8tp&#10;FL1KgxWHhhIbWpSUnzZno+Cnx37+HH91y9NxcdlvX1a7ZUxKPY6H+ScIT4P/O4YbfkCHLDAd7Jm1&#10;E7WC8Ii/z5sXfbxNQRzuKgaZpfI/fnYFAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZ&#10;AAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhj&#10;WcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30&#10;Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZY&#10;zf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAkrIAapUDAAC8CQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAKAAAAAAAAACEAMV9/8j0vAAA9LwAAFAAAAAAAAAAAAAAAAAD7BQAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmdQSwECLQAUAAYACAAAACEAl2Il1NsAAAAGAQAADwAAAAAAAAAAAAAAAABqNQAAZHJz&#10;L2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAcjYA&#10;AGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAZTcAAAAA&#10;">
+                <v:shape id="Graphic 4" o:spid="_x0000_s1040" style="position:absolute;top:6736;width:69672;height:190;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6967220,19050" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCGLKV1wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6kYrVaOriGD10It/QI+P7DMJZt+G7FPTb+8KhR6HmfkNM1u0rlJ3akLp2UC/l4Ai&#10;zrwtOTdwPKw/xqCCIFusPJOBXwqwmHfeZpha/+Ad3feSqwjhkKKBQqROtQ5ZQQ5Dz9fE0bv4xqFE&#10;2eTaNviIcFfpQZJ8aYclx4UCa1oVlF33N2egzL+zw3myovPn0MnxZ3MaeWFj3rvtcgpKqJX/8F97&#10;aw0M4XUl3gA9fwIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGLKV1wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m6966966,l,,,19050r6966966,l6966966,xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Image 5" o:spid="_x0000_s1041" type="#_x0000_t75" style="position:absolute;left:641;width:6371;height:6400;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNgjabwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvtZwQt40TJYRCoNfaJudFWv9ga2UsxXHfvioUehxm5hvmeF7sIGaafOdYwSZJQRBr&#10;ZzpuFFTl9eUdhA/IBgfHpOCbPJxPq6cj5sY9+IvmIjQiQtjnqKANYcyl9Loliz5xI3H0ajdZDFFO&#10;jTQTPiLcDnKbpq/SYsdxocWRPlrSfXG3CkKW6ltZv1V7WfQ3XWzqe7WblXpeL5cDiEBL+A//tT+N&#10;ggx+r8QbIE8/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI2CNpvBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId8" o:title=""/>
+                </v:shape>
+                <v:shape id="Textbox 6" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;width:69672;height:6927;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCntZFYwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYXedFMPoY2uIkVBEEpjPHh8zT6TxezbmF2T9N93C4Ueh5n5hlltRtuInjpvHCt4mScg&#10;iEunDVcKzsV+9grCB2SNjWNS8E0eNuvpZIWZdgPn1J9CJSKEfYYK6hDaTEpf1mTRz11LHL2r6yyG&#10;KLtK6g6HCLeNXCRJKi0ajgs1tvReU3k7PayC7YXznbl/fH3m19wUxVvCx/Sm1PPTuF2CCDSG//Bf&#10;+6AVpPB7Jd4Auf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp7WRWMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="20253B8C" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                        <w:pPr>
+                          <w:spacing w:before="131" w:line="275" w:lineRule="exact"/>
+                          <w:ind w:left="1170"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>County</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>of</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>San Luis Obispo</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="4F6A36BC" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                        <w:pPr>
+                          <w:spacing w:line="275" w:lineRule="exact"/>
+                          <w:ind w:left="1170"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>CANDIDATE’S</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-7"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>STATEMENT</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-6"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>OF</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-6"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>QUALIFICATIONS</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-7"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>–</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-6"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> ELECTRONIC SUBMISSION</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="38C2B213" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                        <w:pPr>
+                          <w:ind w:left="1170"/>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:color w:val="FF0000"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>June 2, 2026, Statewide Direct Primary Election</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="20364C56" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                        <w:pPr>
+                          <w:spacing w:before="1"/>
+                          <w:ind w:left="1170"/>
+                          <w:rPr>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FA57B3" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:sz w:val="11"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F03161E" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:spacing w:before="16"/>
-        <w:ind w:left="1960" w:right="1961"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="11085"/>
+        </w:tabs>
+        <w:spacing w:line="310" w:lineRule="atLeast"/>
+        <w:ind w:right="112"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CANDIDATE NAME:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="97"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> FOR THE OFFICE OF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54743731" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="11085"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="221"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>(Include district and/or office number):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="147"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09764449" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1926487D" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4864"/>
+          <w:tab w:val="left" w:pos="11085"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ESTIMATED COST:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="139"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>WORD COUNT:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB79E14" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="221" w:right="218"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63F60960" wp14:editId="70D2A574">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>400050</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>571247</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6972300" cy="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="7" name="Graphic 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6972300" cy="19050"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6972300" h="19050">
+                              <a:moveTo>
+                                <a:pt x="6972300" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="19050"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6972300" y="19050"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6972300" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="555BF484" id="Graphic 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:31.5pt;margin-top:45pt;width:549pt;height:1.5pt;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6972300,19050" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDe4lyvGQIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3YyrFuNOMXQosOA&#10;oivQFDsrshwbk0WNUmzn70fJkWtspw3zQabEJ/rxkfT2Zuw06xW6FkzJ16ucM2UkVK05lvxlf//u&#10;E2fOC1MJDUaV/Kwcv9m9fbMdbKE20ICuFDIKYlwx2JI33tsiy5xsVCfcCqwy5KwBO+Fpi8esQjFQ&#10;9E5nmzy/ygbAyiJI5Ryd3k1Ovovx61pJ/62unfJMl5y4+bhiXA9hzXZbURxR2KaVFxriH1h0ojX0&#10;0TnUnfCCnbD9I1TXSgQHtV9J6DKo61aqmANls85/y+a5EVbFXEgcZ2eZ3P8LKx/7Z/uEgbqzDyB/&#10;OFIkG6wrZk/YuAtmrLELWCLOxqjieVZRjZ5JOry6/rh5n5PYknzr6/xDVDkTRbosT85/URADif7B&#10;+akIVbJEkyw5mmQilTIUUccies6oiMgZFfEwFdEKH+4FdsFkw4JJk4gEbwe92kPE+ZDEzDelQlRf&#10;MdossZTVApV86W1jvAmzTDz503vCLb/7d+gkaIonNTgV6jalPhtRDjpcCu5At9V9q3UQwOHxcKuR&#10;9SKMR3yCmHRlAYvdMDVAaIUDVOcnZAPNTMndz5NAxZn+aqgpw4AlA5NxSAZ6fQtxDKP26Px+/C7Q&#10;MktmyT31zyOklhdF6oyQ1IwNNw18Pnmo29A2kdvE6LKhOYkJXGY6DOJyH1Gvf57dLwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAEtpaTncAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj91Og0AQhe9NfIfN&#10;mPTOLrQRC7I0jbaJXIp9gIUdgcjOEnbbok/v9Mpezc+ZnPlOvp3tIM44+d6RgngZgUBqnOmpVXD8&#10;PDxuQPigyejBESr4QQ/b4v4u15lxF/rAcxVawSbkM62gC2HMpPRNh1b7pRuRWPtyk9WBx6mVZtIX&#10;NreDXEVRIq3uiT90esTXDpvv6mQV7MMmOeyPz2XdUPobV+9Pb2VaKrV4mHcvIALO4f8YrviMDgUz&#10;1e5ExotBQbLmKEFBGnG96nESc1fzhhVZ5PI2QfEHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA3uJcrxkCAADBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAS2lpOdwAAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m6972300,l,,,19050r6972300,l6972300,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSTRUCTIONS: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>In the space below, please type in upper- and lower-case letters your statement of no more than the maximum number of words allotted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>office</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sought</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(see</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reverse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>side</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>word</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>limit).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>statement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>follow</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>format,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>content</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>word</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>count</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>standards</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>following page</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3847B8" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192451C3" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7800"/>
+          <w:tab w:val="left" w:pos="8685"/>
+          <w:tab w:val="left" w:pos="9349"/>
+          <w:tab w:val="left" w:pos="11085"/>
+        </w:tabs>
+        <w:spacing w:before="94"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C223D76" wp14:editId="289CCE7B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5656326</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>59180</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="486409" cy="146685"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Textbox 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="486409" cy="146685"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="54810DFF" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRPr="00EB12AC" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                            <w:pPr>
+                              <w:spacing w:before="38"/>
+                              <w:ind w:right="-15"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00EB12AC">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t>(OPTIONAL):</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5C223D76" id="Textbox 8" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:445.4pt;margin-top:4.65pt;width:38.3pt;height:11.55pt;z-index:-251641856;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwlod2nwEAAC0DAAAOAAAAZHJzL2Uyb0RvYy54bWysUtGuEyEQfTfxHwjvdre1NnXT7Y16c43J&#10;jZpc7wdQFrpEYJCh3e3fO9Bua7xvxhcYYDhzzpnZ3I3OsqOKaMC3fD6rOVNeQmf8vuXPPx7erDnD&#10;JHwnLHjV8pNCfrd9/WozhEYtoAfbqcgIxGMzhJb3KYWmqlD2ygmcQVCeHjVEJxId477qohgI3dlq&#10;UderaoDYhQhSIdLt/fmRbwu+1kqmb1qjSsy2nLilssay7vJabTei2UcReiMvNMQ/sHDCeCp6hboX&#10;SbBDNC+gnJEREHSaSXAVaG2kKhpIzbz+S81TL4IqWsgcDFeb8P/Byq/Hp/A9sjR+hJEaWERgeAT5&#10;E8mbagjYXHKyp9ggZWeho44u7ySB0Ufy9nT1U42JSbpcrlfL+j1nkp7my9Vq/S77Xd0+h4jpswLH&#10;ctDySO0qBMTxEdM5dUrJtTw8GGsnWmcmmVMadyMzXcsXb3OBfLWD7kSyBupsy/HXQUTFmf3iybo8&#10;BlMQp2A3BTHZT1CG5VzxwyGBNoXMDfdiDPWkyLnMT276n+eSdZvy7W8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCvoI0T3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE1bhSZk&#10;U1UITkiINBw4OvE2iRqvQ+y24e8xJziOZjTzJt/OdhBnmnzvGOF+oUAQN8703CJ8VC93GxA+aDZ6&#10;cEwI3+RhW1xf5Toz7sIlnfehFbGEfaYRuhDGTErfdGS1X7iROHoHN1kdopxaaSZ9ieV2kEulEml1&#10;z3Gh0yM9ddQc9yeLsPvk8rn/eqvfy0PZV1Wq+DU5It7ezLtHEIHm8BeGX/yIDkVkqt2JjRcDwiZV&#10;ET0gpCsQ0U+ThzWIGmG1XIMscvn/QPEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8JaH&#10;dp8BAAAtAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;r6CNE94AAAAIAQAADwAAAAAAAAAAAAAAAAD5AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAAQFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="54810DFF" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRPr="00EB12AC" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                      <w:pPr>
+                        <w:spacing w:before="38"/>
+                        <w:ind w:right="-15"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00EB12AC">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                        <w:t>(OPTIONAL):</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+        </w:rPr>
+        <w:t>NAME:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="142"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+        </w:rPr>
+        <w:t>AGE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12AC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB12AC">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2161593E" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EA96A3A" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:ind w:left="221"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OCCUPATION:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345D1095" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="1768"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="2"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22AA0CC4" wp14:editId="70B88B00">
+                <wp:extent cx="5916295" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="9" name="Group 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5916295" cy="6350"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5916295" cy="6350"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="10" name="Graphic 10"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5916295" cy="6350"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="5916295" h="6350">
+                                <a:moveTo>
+                                  <a:pt x="5916168" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="6095"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5916168" y="6095"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5916168" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="73135A1D" id="Group 9" o:spid="_x0000_s1026" style="width:465.85pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="59162,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeomE2cQIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVN9r2zAQfh/sfxB6X51kJKymThntGgal&#10;KzRlz4os/2CyTjspcfrf7yRbiWlhsM4P9sn36XT33ae7uj52mh0UuhZMwecXM86UkVC2pi748/bu&#10;0xfOnBemFBqMKviLcvx6/fHDVW9ztYAGdKmQURDj8t4WvPHe5lnmZKM64S7AKkPOCrATnpZYZyWK&#10;nqJ3OlvMZqusBywtglTO0d/bwcnXMX5VKel/VJVTnumCU24+vjG+d+Gdra9EXqOwTSvHNMQ7suhE&#10;a+jQU6hb4QXbY/smVNdKBAeVv5DQZVBVrVSxBqpmPntVzQZhb2Mtdd7X9kQTUfuKp3eHlQ+HDdon&#10;+4hD9mTeg/zliJest3U+9Yd1fQYfK+zCJiqCHSOjLydG1dEzST+Xl/PV4nLJmSTf6vNyJFw21JU3&#10;m2Tz7W/bMpEPR8bETon0lpTjzuS4/yPnqRFWRc5dKP4RWVuSsEk7RnQk4M2oFfpDHIXDCRX4G1du&#10;pPLd7JzKFLncO79REFkWh3vnB7WWyRJNsuTRJBNJ80HtOqrdc0ZqR85I7btB7Vb4sC+0Lpisn7Sp&#10;GbsUnB0c1BYizIdehV7OV3SfU5sp0zNGmymW6Jqgki99bYw3YFYzkgfVRcGSO30H2PTYfwLHBk3C&#10;Sg1ODSeFuuORJy4IN2XbgW7Lu1brUL7DenejkR1EGCLxGTOewEiULh+aH6wdlC+knZ7UUnD3ey9Q&#10;caa/G1JnGEPJwGTskoFe30AcVpF5dH57/CnQMktmwT3drAdIIhV5kgXlHwADNuw08HXvoWqDZmJu&#10;Q0bjgi5MtOJciUyMMzAMruk6os6Tev0HAAD//wMAUEsDBBQABgAIAAAAIQD4M+Gi2wAAAAMBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cTiv5hNKUU9FaGtIN6m2WkSmp0N2W2S&#10;fntHL3p5MLzHe7/JF5Nr1UB9aDwbSGcJKOLS24YrAx+715tHUCEiW2w9k4EzBVgUlxc5ZtaPvKFh&#10;GyslJRwyNFDH2GVah7Imh2HmO2LxDr53GOXsK217HKXctfo2Se61w4ZlocaOVjWVx+3JGXgbcVzO&#10;05dhfTyszl+7u/fPdUrGXF9Ny2dQkab4F4YffEGHQpj2/sQ2qNaAPBJ/VbynefoAai+hBHSR6//s&#10;xTcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnqJhNnECAADxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+DPhotsAAAADAQAADwAAAAAAAAAA&#10;AAAAAADLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
+                <v:shape id="Graphic 10" o:spid="_x0000_s1027" style="position:absolute;width:59162;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5916295,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAgH1MnwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PiwIx&#10;DMXvC36HEsHb2tGDyKxVRFBkT/67eAvT7HRwmg5tV8dvbw6Ct4T38t4vi1XvW3WnmJrABibjAhRx&#10;FWzDtYHLefs9B5UyssU2MBl4UoLVcvC1wNKGBx/pfsq1khBOJRpwOXel1qly5DGNQ0cs2l+IHrOs&#10;sdY24kPCfaunRTHTHhuWBocdbRxVt9O/N3CL+wNdcX7M1u/OV5q632LbGzMa9usfUJn6/DG/r/dW&#10;8IVefpEB9PIFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIB9TJ8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m5916168,l,,,6095r5916168,l5916168,xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7151F1FA" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRPr="00EB12AC" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:spacing w:line="150" w:lineRule="exact"/>
+        <w:ind w:left="1961" w:right="1961"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Hlk149128850"/>
-[...1 lines deleted...]
-        <w:t>SEE FOLLOWING PAGE FOR MORE INFORMATION ON WORD COUNT AND COSTS</w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72B969FF" wp14:editId="4E244429">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1727200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>116840</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4333875" cy="3333750"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="11" name="Textbox 11"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4333875" cy="3333750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="6095">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="672E3A01" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                            <w:pPr>
+                              <w:spacing w:line="220" w:lineRule="exact"/>
+                              <w:ind w:left="101"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>STATEMENT OF CANDIDATE FOR</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="73741C64" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                            <w:pPr>
+                              <w:spacing w:line="220" w:lineRule="exact"/>
+                              <w:ind w:left="101"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>“OFFICE”</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="487214F9" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                            <w:pPr>
+                              <w:spacing w:line="220" w:lineRule="exact"/>
+                              <w:ind w:left="101"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>“DISTRICT”</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5B9B7CFB" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                            <w:pPr>
+                              <w:spacing w:before="60" w:line="220" w:lineRule="exact"/>
+                              <w:ind w:left="101"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>NAME</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t xml:space="preserve">             Age (optional)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="771691EE" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRPr="00382D3F" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                            <w:pPr>
+                              <w:spacing w:line="220" w:lineRule="exact"/>
+                              <w:ind w:left="101"/>
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Occupation: </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Can be more descriptive than ballot designation</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="37E9551E" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                            <w:pPr>
+                              <w:spacing w:before="120" w:line="210" w:lineRule="exact"/>
+                              <w:ind w:left="90" w:right="86"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00382D3F">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Education</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00382D3F">
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00382D3F">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>and</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00382D3F">
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00382D3F">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Qualifications:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00382D3F">
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="31"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Statement is a recitation of the candidate’s own personal background and qualifications.  It must be in 1</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0092658F">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>st</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> person, block paragraph format.  No bullet points, underlining, bold fonts, or all caps for emphasis.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0D732AE8" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                            <w:pPr>
+                              <w:spacing w:before="120" w:line="210" w:lineRule="exact"/>
+                              <w:ind w:left="90" w:right="86"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>This statement shall not make in any way reference to other candidates for this office or to another candidate’s qualifications, character, or activities. Any improper language that makes reference to another candidate will be removed and not printed in the Voter Information Guide.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1641B2F1" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRPr="0092658F" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                            <w:pPr>
+                              <w:spacing w:before="120" w:line="210" w:lineRule="exact"/>
+                              <w:ind w:left="90" w:right="86"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Please utilize this template for your statement. Do not change the formatting as this template conforms to the limitations of the printing area.  Please replace the sample text with your statement.  Your Candidate Statement may be withdrawn but not changed during the period for filing nomination papers and until 5:00 p.m. of the next working day after the close of the nomination period.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="717A84EA" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRPr="0092658F" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                            <w:pPr>
+                              <w:spacing w:before="120" w:line="210" w:lineRule="exact"/>
+                              <w:ind w:left="86" w:right="86"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="72B969FF" id="Textbox 11" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:136pt;margin-top:9.2pt;width:341.25pt;height:262.5pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNWiBBzAEAAIcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC811LsOA/BctDGSFEg&#10;aAuk/QCKIi2iFJfl0pb8913Ssh00t6I6UCvucDizu1o9jL1lexXQgKv51azkTDkJrXHbmv/88fTh&#10;jjOMwrXCglM1PyjkD+v371aDr9QcOrCtCoxIHFaDr3kXo6+KAmWneoEz8MpRUkPoRaTPsC3aIAZi&#10;720xL8ubYoDQ+gBSIdLu5pjk68yvtZLxm9aoIrM1J20xryGvTVqL9UpU2yB8Z+QkQ/yDil4YR5ee&#10;qTYiCrYL5g1Vb2QABB1nEvoCtDZSZQ/k5qr8y81LJ7zKXqg46M9lwv9HK7/uX/z3wOL4CUZqYDaB&#10;/hnkL6TaFIPHasKkmmKFhE5GRx369CYLjA5SbQ/neqoxMkmb14vF4u52yZmkHMWL22WueHE57gPG&#10;zwp6loKaB2pYliD2zxiTAFGdIOk269hQ85vyfnkUCta0T8balMOwbR5tYHuRep2f1F5iwNewRLcR&#10;2B1xOTXBrJsMHz0mt3FsRmbams+vEyhtNdAeqGADzUzN8fdOBMWZ/eKoKWnATkE4Bc0pCNE+Qh7D&#10;pNbBx10EbbLJC++kgLqdlU+Tmcbp9XdGXf6f9R8AAAD//wMAUEsDBBQABgAIAAAAIQAp92pO4QAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOsQHCghToX4OXBA0FI4u7FJ&#10;Iux1ZLtNytOznOA4mtHMN9VycpbtTYi9Rwnn8wyYwcbrHlsJm7fH2QJYTAq1sh6NhIOJsKyPjypV&#10;aj/iyuzXqWVUgrFUErqUhpLz2HTGqTj3g0HyPn1wKpEMLddBjVTuLM+z7JI71SMtdGowd51pvtY7&#10;J+E53YdoP8bD68P308u7OGvyTRalPD2Zbm+AJTOlvzD84hM61MS09TvUkVkJ+VVOXxIZCwGMAteF&#10;KIBtJRTiQgCvK/7/Qv0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzVogQcwBAACHAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKfdqTuEAAAAK&#10;AQAADwAAAAAAAAAAAAAAAAAmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADQFAAAA&#10;AA==&#10;" filled="f" strokeweight=".16931mm">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="672E3A01" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                      <w:pPr>
+                        <w:spacing w:line="220" w:lineRule="exact"/>
+                        <w:ind w:left="101"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>STATEMENT OF CANDIDATE FOR</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="73741C64" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                      <w:pPr>
+                        <w:spacing w:line="220" w:lineRule="exact"/>
+                        <w:ind w:left="101"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>“OFFICE”</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="487214F9" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                      <w:pPr>
+                        <w:spacing w:line="220" w:lineRule="exact"/>
+                        <w:ind w:left="101"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>“DISTRICT”</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5B9B7CFB" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                      <w:pPr>
+                        <w:spacing w:before="60" w:line="220" w:lineRule="exact"/>
+                        <w:ind w:left="101"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>NAME</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t xml:space="preserve">             Age (optional)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="771691EE" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRPr="00382D3F" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                      <w:pPr>
+                        <w:spacing w:line="220" w:lineRule="exact"/>
+                        <w:ind w:left="101"/>
+                        <w:rPr>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Occupation: </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Can be more descriptive than ballot designation</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="37E9551E" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                      <w:pPr>
+                        <w:spacing w:before="120" w:line="210" w:lineRule="exact"/>
+                        <w:ind w:left="90" w:right="86"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00382D3F">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Education</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00382D3F">
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00382D3F">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>and</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00382D3F">
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00382D3F">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Qualifications:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00382D3F">
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="31"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Statement is a recitation of the candidate’s own personal background and qualifications.  It must be in 1</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0092658F">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>st</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> person, block paragraph format.  No bullet points, underlining, bold fonts, or all caps for emphasis.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0D732AE8" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                      <w:pPr>
+                        <w:spacing w:before="120" w:line="210" w:lineRule="exact"/>
+                        <w:ind w:left="90" w:right="86"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>This statement shall not make in any way reference to other candidates for this office or to another candidate’s qualifications, character, or activities. Any improper language that makes reference to another candidate will be removed and not printed in the Voter Information Guide.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1641B2F1" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRPr="0092658F" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                      <w:pPr>
+                        <w:spacing w:before="120" w:line="210" w:lineRule="exact"/>
+                        <w:ind w:left="90" w:right="86"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Please utilize this template for your statement. Do not change the formatting as this template conforms to the limitations of the printing area.  Please replace the sample text with your statement.  Your Candidate Statement may be withdrawn but not changed during the period for filing nomination papers and until 5:00 p.m. of the next working day after the close of the nomination period.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="717A84EA" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRPr="0092658F" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                      <w:pPr>
+                        <w:spacing w:before="120" w:line="210" w:lineRule="exact"/>
+                        <w:ind w:left="86" w:right="86"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>(OPT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB12AC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>IONAL- MAY BE MORE DESCRIPTIVE THAN BALLOT DESIGNATION)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBCF975" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRPr="006E0E8D" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FBADE3D" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0049282F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+          <w:spacing w:val="-10"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+          <w:spacing w:val="-10"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006E0E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>SPANISH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – San Luis Obispo is not a language requirement county under the Federal Voting Rights Act. If you check this box, it indicates that you wish to have your statement translated and printed in Spanish in addition to English. The cost of the Spanish statement is in addition to the English statement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEC90D0" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRPr="006E0E8D" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547C86C7" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0049282F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+          <w:spacing w:val="-10"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+          <w:spacing w:val="-10"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006E0E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>WITHDRAWAL OF STATEMENT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – If no other candidate for the same office has filed a statement of qualifications, I authorize the withdrawal of my statement of qualifications. I understand I will receive a refund of my candidate statement deposit and my statement will not appear in the Voter Information Guide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484B6D04" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A1FB70" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRPr="006E0E8D" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0049282F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+          <w:spacing w:val="-10"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>I am indigent and unable to pay for my prorated costs in advance. Attached is a financial disclosure statement pursuant to Elections Code Section 13309 and a release authorizing you to obtain a copy of my most recent federal tax form. I certify under penalty of perjury under the laws of the State of California that the financial statement is true and correct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3137A804" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRPr="006E0E8D" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F35815D" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRPr="004A1DAB" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:spacing w:before="100"/>
+        <w:ind w:left="221" w:right="220"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6057C1B8" wp14:editId="21AF8E1B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>400050</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-8469</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7067550" cy="19050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="16" name="Graphic 16"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7067550" cy="19050"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="7067550" h="19050">
+                              <a:moveTo>
+                                <a:pt x="7067550" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="19050"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7067550" y="19050"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="7067550" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="19634CE1" id="Graphic 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:31.5pt;margin-top:-.65pt;width:556.5pt;height:1.5pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="7067550,19050" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBak3yAGQIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3YKtN2MOMXQosOA&#10;oivQFDsrshwbk02NVGL370fJkWtspw3LwabMZ/q9RzKbm7Gz4mSQWuhLuV7lUpheQ9X2h1K+7O4/&#10;fJSCvOorZaE3pXw1JG+2799tBleYC2jAVgYFF+mpGFwpG+9dkWWkG9MpWoEzPSdrwE55PuIhq1AN&#10;XL2z2UWeX2UDYOUQtCHip3dTUm5j/bo22n+razJe2FIyNx+vGK/7cM22G1UcULmm1Wca6h9YdKrt&#10;+aNzqTvllThi+0eprtUIBLVfaegyqOtWm6iB1azz39Q8N8qZqIXNITfbRP+vrH48PbsnDNTJPYD+&#10;QexINjgq5kw40Bkz1tgFLBMXY3TxdXbRjF5ofnidX11fXrLZmnPrTzmHoaYq0sv6SP6LgVhInR7I&#10;T02oUqSaFOmxTyFyK0MTbWyil4KbiFJwE/dTE53y4b3ALoRiWDBpEpGQ7eBkdhBxPoiY+SYpTPUN&#10;Y/slllUtUCmX7i7WmzBL4Smf7hNu+d2/QydDUz1tgczkcZAezZ7tYDVLwwlsW9231gYDCA/7W4vi&#10;pMJ6xN+5VwtYnIZpAMIo7KF6fUIx8M6Ukn4eFRop7NeehzIsWAowBfsUoLe3ENcweo/kd+N3hU44&#10;DkvpeX4eIY28KtJkMP8AmLDhzR4+Hz3UbRibyG1idD7wnkT9550Oi7g8R9TbP8/2FwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAC4zAkffAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfI&#10;SNy2tExqUGk6TRMcEENihUk7Zo1pC41TNdlW/j3eCW6239Pz94rl5HpxwjF0njSk8wQEUu1tR42G&#10;j/en2T2IEA1Z03tCDT8YYFleXxUmt/5MWzxVsREcQiE3GtoYh1zKULfoTJj7AYm1Tz86E3kdG2lH&#10;c+Zw18u7JMmkMx3xh9YMuG6x/q6OTkNU6nWTfO1eHt9oE9erfaWeXaf17c20egARcYp/ZrjgMzqU&#10;zHTwR7JB9BqyBVeJGmbpAsRFT1XGlwNPCmRZyP8Fyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAWpN8gBkCAADBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEALjMCR98AAAAIAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m7067550,l,,,19050r7067550,l7067550,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>By signing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>below,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>pursuant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Elections Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>§§ 13307 and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>13308,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>state that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>prepared</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>above</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>statement which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>is to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>printed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>County Voter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Information Guide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>mailed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>registered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>voter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>my</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>district.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>further</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>state</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>understand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>cost</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>printing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>responsibility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>candidate,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>pay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>for my prorated cost of the statement at such time as instructed by the officer conducting the election. I understand that this candidate statement may be withdrawn but not changed during the period for filing nomination papers and until 5:00 p.m. of the next working day after the close of the nomination period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B09372" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66EB689D" wp14:editId="701941D3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4159688</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>185212</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3211175" cy="102466"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="215742147" name="Group 215742147"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3211175" cy="102466"/>
+                          <a:chOff x="-615" y="0"/>
+                          <a:chExt cx="3211175" cy="102531"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1571639319" name="Graphic 66"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3210560" cy="6350"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3210560" h="6350">
+                                <a:moveTo>
+                                  <a:pt x="3210305" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3210305" y="6096"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3210305" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="102817649" name="Textbox 67"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="-615" y="8551"/>
+                            <a:ext cx="3210560" cy="93980"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="255AEA17" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                              <w:pPr>
+                                <w:spacing w:before="10"/>
+                                <w:ind w:left="1673"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial"/>
+                                  <w:sz w:val="12"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial"/>
+                                  <w:sz w:val="12"/>
+                                </w:rPr>
+                                <w:t>(SIGNATURE</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial"/>
+                                  <w:spacing w:val="-1"/>
+                                  <w:sz w:val="12"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial"/>
+                                  <w:sz w:val="12"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">OF </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="12"/>
+                                </w:rPr>
+                                <w:t>CANDIDATE)</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="66EB689D" id="Group 215742147" o:spid="_x0000_s1045" style="position:absolute;margin-left:327.55pt;margin-top:14.6pt;width:252.85pt;height:8.05pt;z-index:251677696;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;mso-height-relative:margin" coordorigin="-6" coordsize="32111,1025" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDd9KM57gIAAKwHAAAOAAAAZHJzL2Uyb0RvYy54bWy0Vd9v2yAQfp+0/wHx3tqOayexmlRbu0aT&#10;pq5SM+0ZY/xDsw0DErv//Q5sHCtTpa7b8kAOc8B33313XN/0TY2OTKqKtxscXPoYsZbyrGqLDf62&#10;v79YYaQ0aTNS85Zt8DNT+Gb7/t11JxK24CWvMyYRHNKqpBMbXGotEs9TtGQNUZdcsBYWcy4bomEq&#10;Cy+TpIPTm9pb+H7sdVxmQnLKlIKvd8Mi3trz85xR/TXPFdOo3mDApu0o7Zia0dtek6SQRJQVHWGQ&#10;N6BoSNXCpdNRd0QTdJDVb0c1FZVc8VxfUt54PM8rymwMEE3gn0Wzk/wgbCxF0hViogmoPePpzcfS&#10;h+NOiifxKAf0YH7h9IcCXrxOFMl83cyLk3Ofy8ZsgiBQbxl9nhhlvUYUPoaLIAiWEUYU1gJ/cRXH&#10;A+W0hLyYbRdxAMunnbT89MLeKAzMXo8kw80W34SnEyAgdeJI/R1HTyURzFKvDAePElUZRBAtgzhc&#10;h8Eao5Y0oOfdKJ0hLgMCvA2dgNTM1MjsK8nyoxhUasiKw8iqcwqXJPSg9I5xSzo5flF6EG/mLFI6&#10;i/atMyWUgBF/bcWvMQLxS4xA/OmQCUG02WcyaUzU2awNQMoRh1ls+JHtuXXTJnGQWj/0Z7kDpCef&#10;up37Qkwuw+Dl1ty/sOcNPrG/tgp50W1+7R85OzbdrbTmig16MnFbYU1cwPVzthWvq+y+qmsTvpJF&#10;eltLdCSmp9jfqMuZG4jTJd9YKc+eQUMdqGWD1c8DkQyj+nMLKjVdyRnSGakzpK5vue1dlnmp9L7/&#10;TqRAAswN1lBoD9yJlSROFoDfOAy+ZmfLPxw0zyujGYttQDROoHAGuf7/CvIXq2AZX00FtIcIUt6j&#10;eGlInBUQ0v1HDjqzRX9i01X/1HemBrKKIutLkln3ORXUOlyvnAZcNRqOTEWNbJpasV38jMah6M5S&#10;qvu0t01hETnk/yjLr8iV7X3wJFjVjs+XeXPmc5vb0yO7/QUAAP//AwBQSwMEFAAGAAgAAAAhANpu&#10;A3HgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdJDVBYyalFPVUBFtB&#10;vE2z0yQ0uxuy2yT9925Pehzm473vFatZd2LkwbXWIMSLCASbyqrW1Ahf+7eHJxDOk1HUWcMIF3aw&#10;Km9vCsqVncwnjztfixBiXE4Ijfd9LqWrGtbkFrZnE35HO2jy4RxqqQaaQrjuZBJFmdTUmtDQUM+b&#10;hqvT7qwR3iea1sv4ddyejpvLzz79+N7GjHh/N69fQHie/R8MV/2gDmVwOtizUU50CFmaxgFFSJ4T&#10;EFcgzqIw5oDwmC5BloX8P6H8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN30oznuAgAA&#10;rAcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANpuA3Hg&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAASAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABV&#10;BgAAAAA=&#10;">
+                <v:shape id="Graphic 66" o:spid="_x0000_s1046" style="position:absolute;width:32105;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3210560,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7uNaIyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PS8Mw&#10;FL8L+w7hDby5tBurrls2ykBQ1IPTy25vzVtb1ryUJGb12xtB8Ph+/99mN5peRHK+s6wgn2UgiGur&#10;O24UfH483j2A8AFZY2+ZFHyTh912crPBUtsrv1M8hEakEPYlKmhDGEopfd2SQT+zA3HiztYZDOl0&#10;jdQOrync9HKeZYU02HFqaHGgfUv15fBlFDwfq1d/iXJZHPlUYXyR7u0UlbqdjtUaRKAx/Iv/3E86&#10;zV/e58VitchX8PtTAkBufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7uNaIyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m3210305,l,,,6096r3210305,l3210305,xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Textbox 67" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:-6;top:85;width:32105;height:940;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTgaC0xwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9da8Iw&#10;FH0f7D+EK+xtJsrotBpFxgaDgazWhz3eNdc22Nx0Tabdv18EwcfD+V6uB9eKE/XBetYwGSsQxJU3&#10;lmsN+/LtcQYiRGSDrWfS8EcB1qv7uyXmxp+5oNMu1iKFcMhRQxNjl0sZqoYchrHviBN38L3DmGBf&#10;S9PjOYW7Vk6VyqRDy6mhwY5eGqqOu1+nYfPFxav92X5/FofCluVc8Ud21PphNGwWICIN8Sa+ut9N&#10;mq+ms8lz9jSHy6WEQa7+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFOBoLTHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="255AEA17" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                        <w:pPr>
+                          <w:spacing w:before="10"/>
+                          <w:ind w:left="1673"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial"/>
+                            <w:sz w:val="12"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial"/>
+                            <w:sz w:val="12"/>
+                          </w:rPr>
+                          <w:t>(SIGNATURE</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="12"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial"/>
+                            <w:sz w:val="12"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">OF </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="12"/>
+                          </w:rPr>
+                          <w:t>CANDIDATE)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13FF1FFC" wp14:editId="3D7AC26A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>402336</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>184731</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3427729" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="646141783" name="Graphic 69"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3427729" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3427729" h="6350">
+                              <a:moveTo>
+                                <a:pt x="3427476" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3427476" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3427476" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="233BB3C5" id="Graphic 69" o:spid="_x0000_s1026" style="position:absolute;margin-left:31.7pt;margin-top:14.55pt;width:269.9pt;height:.5pt;z-index:-251637760;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3427729,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVg3oUIgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07TLmmNOMXQosOA&#10;oivQDD0rshwbk0VNVGLn70fJVmpspw7zQabMJ+rxkfT6tm81OyqHDZiCX8zmnCkjoWzMvuA/tg+f&#10;rjlDL0wpNBhV8JNCfrv5+GHd2VwtoAZdKscoiMG8swWvvbd5lqGsVStwBlYZclbgWuFp6/ZZ6URH&#10;0VudLebzZdaBK60DqRDp6/3g5JsYv6qU9N+rCpVnuuDEzcfVxXUX1myzFvneCVs3cqQh/oFFKxpD&#10;l55D3Qsv2ME1f4VqG+kAofIzCW0GVdVIFXOgbC7mf2TzUgurYi4kDtqzTPj/wsqn44t9doE62keQ&#10;P5EUyTqL+dkTNjhi+sq1AUvEWR9VPJ1VVL1nkj5eXi1Wq8UNZ5J8y8vPUeRM5OmsPKD/qiDGEcdH&#10;9EMNymSJOlmyN8l0VMlQQx1r6DmjGjrOqIa7oYZW+HAukAsm6yZE6pFHcLZwVFuIMB9SCGyvVkvO&#10;UiLE9A2jzRRLDTRBJV962xhvwCznN8vAi4Ild3oPsOm17wInNVM4qQHVcFPIO1551oKun6qNoJvy&#10;odE6pI9uv7vTjh1FGI34jIwnsNgJQ/FDG+ygPD071tG8FBx/HYRTnOlvhhoyDFcyXDJ2yXBe30Ec&#10;wai8Q7/tX4WzzJJZcE+98wSp3UWe2oL4B8CADScNfDl4qJrQM5HbwGjc0IzE/Md5DkM43UfU219n&#10;8xsAAP//AwBQSwMEFAAGAAgAAAAhAEfe73DgAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SFwQtZNABCFOhZAqxK0tf9dtvMSB2I5iJ0379DUnOI5mNPNNuZxNxyYafOushGQh&#10;gJGtnWptI+HtdXV9B8wHtAo7Z0nCgTwsq/OzEgvl9nZD0zY0LJZYX6AEHUJfcO5rTQb9wvVko/fl&#10;BoMhyqHhasB9LDcdT4XIucHWxgWNPT1pqn+2o5Fw1OuNfhlv19/T8fMDD+3z++oqk/LyYn58ABZo&#10;Dn9h+MWP6FBFpp0brfKsk5BnNzEpIb1PgEU/F1kKbCchEwnwquT/D1QnAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAFWDehQiAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAEfe73DgAAAACAEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" path="m3427476,l,,,6096r3427476,l3427476,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B153AE7" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:ind w:left="2402"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00310BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>(PRINT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>NAME</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="12"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08819C7F" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5D5FD1" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29813B5E" wp14:editId="5DCF5D56">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4159885</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>168275</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3210560" cy="97790"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1379395526" name="Group 1379395526"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3210560" cy="97790"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="3211175" cy="98063"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1898736990" name="Graphic 76"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3210560" cy="6350"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3210560" h="6350">
+                                <a:moveTo>
+                                  <a:pt x="3210305" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="6095"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3210305" y="6095"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3210305" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="229721726" name="Textbox 77"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="615" y="4083"/>
+                            <a:ext cx="3210560" cy="93980"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="60AE70E6" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                              <w:pPr>
+                                <w:spacing w:before="10"/>
+                                <w:ind w:left="2314" w:right="2313"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial"/>
+                                  <w:sz w:val="12"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="12"/>
+                                </w:rPr>
+                                <w:t>(DATE)</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="29813B5E" id="Group 1379395526" o:spid="_x0000_s1048" style="position:absolute;margin-left:327.55pt;margin-top:13.25pt;width:252.8pt;height:7.7pt;z-index:-251636736;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;mso-height-relative:margin" coordsize="32111,980" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQ1X//6AIAAKYHAAAOAAAAZHJzL2Uyb0RvYy54bWy0VV1v0zAUfUfiP1h+Z/koTZpo6QQbq5Cm&#10;MWlFPLuO8yGS2Nhuk/17rp24jTqQ2IA+pNf29fW5555rX14NbYMOTKqadxkOLnyMWEd5Xndlhr9u&#10;b9+tMFKadDlpeMcy/MQUvlq/fXPZi5SFvOJNziSCIJ1Ke5HhSmuRep6iFWuJuuCCdbBYcNkSDUNZ&#10;erkkPURvGy/0/cjrucyF5JQpBbM34yJe2/hFwaj+UhSKadRkGLBp+5X2uzNfb31J0lISUdV0gkFe&#10;gaIldQeHHkPdEE3QXtbPQrU1lVzxQl9Q3nq8KGrKbA6QTeCfZbORfC9sLmXal+JIE1B7xtOrw9L7&#10;w0aKR/EgR/Rg3nH6XQEvXi/KdL5uxuXJeShkazZBEmiwjD4dGWWDRhQmF2HgLyMgnsJaEsfJxDit&#10;oCzPdtHq02lfEMTLad/KjxamUh5Jx0MttCOUXoB21Ike9Xf0PFZEMMu6Muk/SFTnIO1VsooXUQIZ&#10;oI60IOXNpJo4MtgMCPA2TE4jNZH6Yp6ixdLSdEyXpHSv9IZxyzc53CkNZ4DYcmeRyll06JwpQf1G&#10;943VvcYIdC8xAt3vRt0Los0+E8qYqJ8VrMqwxWEWW35gW27dtCmaqerCh+q4ggPSk0/TzX2BrpmX&#10;W3P/wsYbfSI/WU5Vdsvuf3SbH/siZ8emC0cbrhgwCLBN3kfDcgGTc7YVb+r8tm4ak76S5e66kehA&#10;zHVifxPimRuIU6Vj8Y214/kTaKgHtWRY/dgTyTBqPnegUshbO0M6Y+cMqZtrbq8ty7xUejt8I1Ig&#10;AWaGNfTYPXdiJamThUnq6Gt2dvzDXvOiNpqx2EZE0wAaZxTvf++gMEziMIjDyDXQFjLY8QHFsSFx&#10;1kBIDx856Cxw879ppSgYNfjeX9n7gaS/vncWycpJwDWjocg01ESmaRV7f5+xOPbcWUX1sBvsnQCp&#10;TMD/UZH/oFT26oPHwIp2erjMazMf29Kentf1TwAAAP//AwBQSwMEFAAGAAgAAAAhAJ5gp8fhAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdbDWxxkxKKeqpCLaC9DZNpklo&#10;djdkt0n6792e9Di8j/e+yZaTbsXAvWusQVCzCASbwpaNqRC+d+8PCxDOkymptYYRLuxgmd/eZJSW&#10;djRfPGx9JUKJcSkh1N53qZSuqFmTm9mOTciOttfkw9lXsuxpDOW6lfMoSqSmxoSFmjpe11yctmeN&#10;8DHSuHpUb8PmdFxf9rv482ejGPH+blq9gvA8+T8YrvpBHfLgdLBnUzrRIiRxrAKKME9iEFdAJdEz&#10;iAPCk3oBmWfy/wv5LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQ1X//6AIAAKYHAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCeYKfH4QAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAEIFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAUAYAAAAA&#10;">
+                <v:shape id="Graphic 76" o:spid="_x0000_s1049" style="position:absolute;width:32105;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3210560,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUi0qUywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyJO4sXQgurZbNlVISCDYYYPLbl7jtdUap0pCVv49OSBxtP383vvW28kMIpLzvWUFi3kG&#10;grixuudWwdfny30BwgdkjYNlUvBDHrab25s1VtpeeU/xEFqRTNhXqKALYayk9E1HBv3cjsTpdrbO&#10;YEija6V2eE3mZpAPWZZLgz2nhA5Heu6ouRy+jYK3Y/3hL1E+5Uc+1RjfpdudolJ3s6legQg0hX/x&#10;3/erTvWLslg+5mWZKBJTWoDc/AIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUi0qUywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m3210305,l,,,6095r3210305,l3210305,xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Textbox 77" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:6;top:40;width:32105;height:940;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJS6QQygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qne6sY9xBpdRYoFoVAa00OPr9lnsph9G7NbTf99t1DocZiZb5j1dnSduNIQrGcN81kG&#10;grj2xnKj4b16fngEESKywc4zafimANvN/d0aC+NvXNL1GBuRIBwK1NDG2BdShrolh2Hme+Lknfzg&#10;MCY5NNIMeEtw10mVZbl0aDkttNjTU0v1+fjlNOw+uNzby+vnW3kqbVUtM37Jz1pPJ+NuBSLSGP/D&#10;f+2D0aDUcqHmC5XD76V0B+TmBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAlLpBDKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="60AE70E6" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                        <w:pPr>
+                          <w:spacing w:before="10"/>
+                          <w:ind w:left="2314" w:right="2313"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial"/>
+                            <w:sz w:val="12"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="12"/>
+                          </w:rPr>
+                          <w:t>(DATE)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="773CA46D" wp14:editId="6C7CD0EC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>403029</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>168395</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3427095" cy="100477"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="641362166" name="Group 641362166"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3427095" cy="100477"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="3427729" cy="100477"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="114409878" name="Graphic 72"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3427729" cy="6350"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="3427729" h="6350">
+                                <a:moveTo>
+                                  <a:pt x="3427476" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="6095"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3427476" y="6095"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3427476" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="107089250" name="Textbox 73"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="6497"/>
+                            <a:ext cx="3427729" cy="93980"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="47567F0E" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                              <w:pPr>
+                                <w:spacing w:before="10"/>
+                                <w:ind w:left="1898" w:right="1897"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial"/>
+                                  <w:sz w:val="12"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial"/>
+                                  <w:sz w:val="12"/>
+                                </w:rPr>
+                                <w:t>(</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00310BDD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial"/>
+                                  <w:sz w:val="12"/>
+                                </w:rPr>
+                                <w:t>ADDRESS</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00310BDD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="12"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00310BDD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial"/>
+                                  <w:sz w:val="12"/>
+                                </w:rPr>
+                                <w:t>OF</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00310BDD">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="12"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> CANDIDATE)</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="773CA46D" id="Group 641362166" o:spid="_x0000_s1051" style="position:absolute;margin-left:31.75pt;margin-top:13.25pt;width:269.85pt;height:7.9pt;z-index:251680768;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin" coordsize="34277,1004" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCc9t+c6AIAALAHAAAOAAAAZHJzL2Uyb0RvYy54bWy0Vd9vmzAQfp+0/8Hy+wohaQiopNraNZpU&#10;dZWaac/GmB8aYM92Av3vdzaYoFSaum7LAznj8/m77747rq77pkZHJlXF2wQvLnyMWEt5VrVFgr/t&#10;7z5sMFKatBmpecsS/MwUvt6+f3fViZgFvOR1xiSCIK2KO5HgUmsRe56iJWuIuuCCtbCZc9kQDUtZ&#10;eJkkHURvai/w/bXXcZkJySlTCt7eDpt4a+PnOaP6a54rplGdYMCm7VPaZ2qe3vaKxIUkoqzoCIO8&#10;AUVDqhYunULdEk3QQVYvQjUVlVzxXF9Q3ng8zyvKbA6QzcI/y2Yn+UHYXIq4K8REE1B7xtObw9KH&#10;406KJ/EoB/Rg3nP6QwEvXieKeL5v1sXJuc9lYw5BEqi3jD5PjLJeIwovl6sg9KNLjCjsLXx/FYYD&#10;5bSEurw4RsvPs4NhEJ0f9Eg8XGvBTWA6AepRJ4LU3xH0VBLBLO/KEPAoUZUB/MVq5UebEBTdkga0&#10;vBtlEwYmJ4MBnA2V40qNrL6WqCnf9fLSKnPKlsT0oPSOcUs4Od4rPQg3cxYpnUX71pkS5G+EX1vh&#10;a4xA+BIjEH46VEEQbc6ZKhoTdUPFLJAywRaH2Wz4ke25ddOmaKasq3CNkas4ID351O3cF7pu5uX2&#10;3L+w8QaftVEK5AXB3Lb7H9zm1/6Rs2PThaM1V2y4yeRtr5y4gOvnbCteV9ldVdcmfSWL9KaW6EjM&#10;PLG/EfHMDbSp4qH4xkp59gwS6kAtCVY/D0QyjOovLYjUTCRnSGekzpC6vuF2blnmpdL7/juRAgkw&#10;E6yhyR640yqJnSwAv3EYfM3Jln88aJ5XRjMW24BoXEDfDOL9/w3kh/4mCkDbYwPtIYOU9yhcGhJn&#10;DYR0/4mDzhbu/W9bab2KxqkyHztTN0XLaOME4FrREGTaaaTSNIod32ccuo5ruRGAo+9UWt2nvZ0N&#10;gQXwD6v9iprZEQifBave8RNmvjvzta3x6UO7/QUAAP//AwBQSwMEFAAGAAgAAAAhAE5/+pffAAAA&#10;CAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQm+N/NOY4ngdQmh7CoUmhZKbYm1s&#10;E0sylmI7b9/tqT0Nywwz3xbr2XRipMG3ziLEiwgE2crp1tYIX4e3pxcQPiirVecsIdzIw7q8vytU&#10;rt1kP2nch1pwifW5QmhC6HMpfdWQUX7herLsnd1gVOBzqKUe1MTlppNJFGXSqNbyQqN62jZUXfZX&#10;g/A+qWmTxq/j7nLe3o6H5cf3LibEx4d5swIRaA5/YfjFZ3QomenkrlZ70SFk6ZKTCEnGyn4WpQmI&#10;E8JzkoIsC/n/gfIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnPbfnOgCAACwBwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATn/6l98AAAAIAQAA&#10;DwAAAAAAAAAAAAAAAABCBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAE4GAAAAAA==&#10;">
+                <v:shape id="Graphic 72" o:spid="_x0000_s1052" style="position:absolute;width:34277;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3427729,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJJ0N7yAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NT8JA&#10;EL2b8B82Q+LFyBZFxcpCjAlRboCC10l37Fa7s013KYVf7xxMPL6879mi97XqqI1VYAPjUQaKuAi2&#10;4tLAx/vyegoqJmSLdWAycKIIi/ngYoa5DUfeULdNpZIQjjkacCk1udaxcOQxjkJDLNxXaD0mgW2p&#10;bYtHCfe1vsmye+2xYmlw2NCLo+Jne/AGzm69cavD3fq7O3/u8VS97pZXt8ZcDvvnJ1CJ+vQv/nO/&#10;WZk/nkyyx+mDbJZLgkHPfwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJJ0N7yAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m3427476,l,,,6095r3427476,l3427476,xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Textbox 73" o:spid="_x0000_s1053" type="#_x0000_t202" style="position:absolute;top:64;width:34277;height:940;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCO1dHfxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NSwMx&#10;EL0L/ocwgjebWLC226aliIIgiNv14HG6me6GbibrJrbrv3cOQo+P973ajKFTJxqSj2zhfmJAEdfR&#10;eW4sfFYvd3NQKSM77CKThV9KsFlfX62wcPHMJZ12uVESwqlAC23OfaF1qlsKmCaxJxbuEIeAWeDQ&#10;aDfgWcJDp6fGzHRAz9LQYk9PLdXH3U+wsP3i8tl/v+8/ykPpq2ph+G12tPb2ZtwuQWUa80X87351&#10;Mt88mvli+iAn5JJg0Os/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI7V0d/HAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="47567F0E" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+                        <w:pPr>
+                          <w:spacing w:before="10"/>
+                          <w:ind w:left="1898" w:right="1897"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial"/>
+                            <w:sz w:val="12"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial"/>
+                            <w:sz w:val="12"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00310BDD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial"/>
+                            <w:sz w:val="12"/>
+                          </w:rPr>
+                          <w:t>ADDRESS</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00310BDD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="12"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00310BDD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial"/>
+                            <w:sz w:val="12"/>
+                          </w:rPr>
+                          <w:t>OF</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00310BDD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="12"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> CANDIDATE)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C31D128" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E31CBAA" w14:textId="03544AB4" w:rsidR="003A76C6" w:rsidRPr="004A1DAB" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1DAB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NEXT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1DAB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PAGE FOR MORE INFORMATION ON WORD COUNT AND COSTS</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:p w14:paraId="77C7F2C2" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
+    <w:p w14:paraId="402C0F21" w14:textId="3196B320" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="003A76C6">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:sectPr w:rsidR="008E033D">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="440" w:right="520" w:bottom="0" w:left="520" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CB8F38A" w14:textId="5AF6AC01" w:rsidR="008E033D" w:rsidRDefault="009B3DA6" w:rsidP="008E033D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="112"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AA8B8F9" wp14:editId="1AEEEC94">
                 <wp:extent cx="6967220" cy="706120"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1876617791" name="Group 10"/>
                 <wp:cNvGraphicFramePr>
@@ -3557,51 +7251,51 @@
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="6966966" y="0"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="348712974" name="Image 28"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7" cstate="print"/>
+                          <a:blip r:embed="rId9" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="23633" y="0"/>
                             <a:ext cx="643106" cy="646176"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="2022088921" name="Textbox 29"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6967219" cy="706120"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
@@ -3755,58 +7449,58 @@
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="456BDE19" w14:textId="6D8AA23E" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="0099305D">
                               <w:pPr>
                                 <w:spacing w:before="1"/>
                                 <w:ind w:left="1171"/>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="2AA8B8F9" id="Group 10" o:spid="_x0000_s1039" style="width:548.6pt;height:55.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="69672,7061" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDYjp1xrAMAANgJAAAOAAAAZHJzL2Uyb0RvYy54bWy0VmFv2zYQ/T5g/4HQ&#10;90aW7Mi2ELvYmjUIUHTBmmKfKYqSiFIiR9KW8u93R4m2Fqddl22BY5/EI/Xu8d2jbt4OrSRHbqxQ&#10;3S5KrhYR4R1TpejqXfT58f2bTUSso11Jper4LnriNnq7//GHm17nPFWNkiU3BBbpbN7rXdQ4p/M4&#10;tqzhLbVXSvMOBitlWurg0tRxaWgPq7cyTheLLO6VKbVRjFsLd2/HwWjv168qztyvVWW5I3IXATbn&#10;v43/LvA73t/QvDZUN4JNMOgrULRUdPDQ01K31FFyMOJiqVYwo6yq3BVTbayqSjDua4BqksWzau6M&#10;OmhfS533tT7RBNQ+4+nVy7KPxzujP+kHM6KH8INiXyzwEve6zufjeF2fk4fKtDgJiiCDZ/TpxCgf&#10;HGFwM9tm6zQF4hmMrRdZArGnnDWwLxfTWPPLtyfGNB8f68GdwPQa1GPPBNl/R9CnhmruebdIwIMh&#10;ogRxb5arzXp5nSwj0tEWxHw36SZdY1EIArKRy+nKTrS+yFS2ya6zdGTjRbqS7eLas3UqmubsYN0d&#10;V553evxgnSezLkNEmxCxoQuhgS5A/UuvfxcR0L+JCOi/GB+vqcN5uJkYkn62cQ0U7oHgaKuO/FH5&#10;PIebB9uLn4iEnQeo5xzZzXNBBLOsMBZ+tV9vzJkXHsbD75g3f+4/yw6EhvWYVJYDiQAcSz8Fng64&#10;OSfcKinK90JKJMCaungnDTlSdBb/h2TClFkaqNTmowowKlT5BGLqQTa7yP5xoIZHRN53IFf0phCY&#10;EBQhME6+U97BPPfGusfhd2o00RDuIgf6+aiCamkelIFFnXJxZqd+OjhVCZSNxzYimi6gg/Y3WrAc&#10;/ievgeiilf7ek2GWO2Bto6+337VGS82Xg34DtggbIQohhXvyFg+NiKC644NgaFN4ce5K7Mkk3a5X&#10;oSnvW1pzkm5wN0IqTsSSL9YppNBhRzGeEEODPDPYF4oezftWsUPLOzeeRoZLAK862whtodFy3hYc&#10;vMPclwmYIJyEDnxDG9G5sfWsYb9BewI4EI4z3LEmAD1jQ9hf8ZJ0mS3Bj0Jn0fxkJatlsoDOROPN&#10;VlmyziZ5BjNCZaCVTBpCkwCmL8Qzuo1nboTgQ0A0Gt7/7rrpAs6PzWabAn+j6z5CiYUaSLrFimau&#10;S9zwswJXSsL9r3A2c6IZX3hSJdvnJxW00OsI+2vnu6EY/CGyCtj+Iy/4jo72RyW8Pnhzml518P1k&#10;fu0d4PxCtv8TAAD//wMAUEsDBAoAAAAAAAAAIQCWXqYS1y8AANcvAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAAmwAAAJsIBgAAAHVh6YwAAAABc1JHQgCuzhzpAAAA&#10;BGdBTUEAALGPC/xhBQAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAL2xJREFUeF7tfQmUHVW5bvrMp+f0&#10;lO7MA5mn7k7CcBmCIKOAcGUIcANXIUmHWcEoCJdh+YBLlkKASwJcEXh6Qe9lViEkBBeiXLkSECeE&#10;p+LAU8G3VFScSPb7v3/XX/3XPrtOn850upP61vpWVe29a9fe//7q30PVqTMiQYIECRIkSJAgQYIE&#10;CRIkSJAgQYIECRIkSJAgQYIECRIkSJBgZ2JqKpUytN1WbiAmSBBBKpPJmJqaGp9gdhiRf3CNHDHB&#10;HoTXiCWCqAL/m5hgd8PO9lzbw6Bs/0VMMFxBjfg2bUoatxxffvll8+6775q//e1vZsuWLbwPYP+N&#10;N94I0x188MFm69atHC5hiMfxGWecYU499VSOByW+EqbTaWwTDCOUNOJgCMG4IvEJB/je974XOd5n&#10;n30iabQYIVDgiiuuiKQpwx8REwxBHFlJVykeC/t/+ctfuPFdESFei0TCfGJ78MEHw2M33kfg73//&#10;O+cHr/n1r3/dm87hz4gJhgh8DVRCV0DgK6+8wgJ45513wjARg04H3HLLLZEwiOvhhx+OpMF5jz32&#10;WCSdJoD89TFEp9P4GNxIjxATVAkljRLH8847L7ZR//znP3OjyzFEJMfYhziwffbZZ8M0EqfFhnQy&#10;xgNcwe6///58zvjx48Ow448/nsN0ugqYYBfiMaKvEWIJEZTzIAC6VexjgA/U19dH0kA8f/zjH8Nj&#10;V2xCpIPwADe9Kyx064AcQ/hIAyCujBC3EBPsTGABljaDJgSAxvPFgQJ9rLs70BWGFtu3vvWtMFwo&#10;kGOUQR9j9irCwrF4xYceeihMA7oe0hmbJtjRIAP/gTbayCHdxvBR4IsDpauUY+y7YhPoNCI2fa6m&#10;DhfIJEWXW4QWd0MAvnAwm80mXm5HIW6WiQa65JJLzMUXX1zWa4EPPPAAN5ieCGgiL934gD6WblG6&#10;Ylcc559/fhgnxPk6DHjrrbciaYQQJeCLA+PE7DDBdsJn1LINE0c0ftx5OhwCQeNCSNiC7kw0joB4&#10;SX0DlLs2CJQTFOAL1wxuyqnEBIPEycQSgwrLNUw54jygvb09DAN0mp1BCBCCiyu36wU158yZw2X8&#10;5Cc/6Y338E/EBBXiN0SfEZk//OEPI42GRzzSkOBAXeqrr77KjQf84Ac/8KbZ1ZSy++JEqL64OCaP&#10;vSpDieFAQB+jYTTcY512WyizXhkvwuvkcjmDd9wQJt2iAGnQwIiXcwfzPtyvf/1rr6C+/e1vc/5x&#10;QqyACXyImwhIw/7hD38IwyZNmhSGu4N+NMxgPYEWCc3uvIIS/PSnP+U0EKAG0ovA5Hgw5fB5ZNQl&#10;rnuthIFNEzjYSiwxlhBGr/TuRrof/ehH3jiX69ev50bWkAmCiH/WrFklwtNlcYHFYZyrgTwhRNwY&#10;5dYKDznkEL6W1Hd7hCZMBKfgM77PI1Q6dinXQNLVgWgEUBpVljcE0uC+a+I8vOHR19cXhsn5SC/n&#10;6DyRlw7DfjC22i62trZyfgBuHKmLJ+2eDWr0knfOYCw0jGuwCRMmhAaVMKSTYzxUjxMaxIU4DRzj&#10;3I997GOh+LD1nb8tlLxWr14dXLF/7Q7lFuhzBsvPfvaznBcI++g41xZBefZY3EiMGEQTBsSzQh2G&#10;xgJuuOGGSDotQJcbNmzgc+Kwdu1a73k7mrKEIYITyHHcjVKO2kv6GJPnHgmfIUqIxhg7dmx4DGFB&#10;YDpNpcTD9c2bN3vjhClizQjrlUbO29f03v6UWXBHBVz3FKXdaFLZvMlmciaXzZXkrblixYrw5sFY&#10;Lp/P8z6edlTiYcUOjz76qDceBHzhxD0KkcrX1dVFjl0CtbW1kWPA59HQHeKO1kCjgGhQN70wnc5Z&#10;Ya170i+mbWDvuk1mAQnQdz2h4Oijjw5f6AR8aTUFvjhh3E25x6zD+QbF0pWUo04Tlx7h4i00Ghoa&#10;vOlr28ebntufIJFt8IplR7J33Qaz6Da/8ODJAOwLBrKJ1NMXVyGxeL5bo6TS4nXi7kJhuXGZeDNQ&#10;GgFdk9djUtpe6vJ8gthlRHdb45SLeP/997PXgS0AjMm+/OUvl6QTDmSzCrjboofoq7B588032bgx&#10;A1pmzHSe160gNlDCfN6zhthd6fhrF3Hh2o2m0NJWUlYRG4B64fiXv/xlSTp0u9dee21JuBB2lbxw&#10;s8Z4y90SvoqGfO2119gocYL761//GjkWcQFiUBjzhRdeiKQDp118I3kTf4NXm73Ykqd1JwWrVq3i&#10;+ixdujQcg/pekYLgfDbTNgHw88LLL7+cw3W6wI67FSIVjKNM5V2D+LyapNXQ8fBkmdq6XTIe21HE&#10;bBblljrAQ6OeMqYDmpqaIvUUYs3tjjvu4H0tNDedxHvCdwv8L6Kvcl7Cg2n4DCZ3q+Ab3/hGSZpe&#10;Goz7GnTIkzwwHvq79RHv5vNiLgH5TUUcL7vsMjdst0CkUnF3m8uf//zn/DqRG47zYfDXX3+9JE7Y&#10;u26YCk2xZ90mk1JjT4xNxZvLiwC+sSkY47kijBHt8IUetAuBgQRXyd2L8Ys7jsu2dHgbbriyh4YA&#10;6VT/s2MB6g1BxYlqIPvGjfOovV6h7bBFpDK4M6UL9I3DhD4jQrj6fHcppOeWr3gbbLgT4zhdTwhN&#10;vBrgE005sW3cuJHPu+mmm7zxxGEJX0VCimh8wnINiA++aLjx3f+23ttQgyJmq0N0xgqmUv29BGym&#10;Jw2+37jqYyHOA+I8YsC/E4cdfBWJEKIB/vSnP4Vh7sBWGxW48MILI/E9O2h8xvkMYbFhHJpSwxJ4&#10;eoHPu0FQMjtFvNga0G+IxAhz+KDcC4Iu8dYFDAP6ulYZFK9ZsyZcWxNifcrXMNtCdFdDWWzMtU9F&#10;6n/CCSewbQAcu3a/9NJLg1gLV1g4hghdTxfYedggUvhKiEr7jAHPBiPiN6I6LtPQ5G+Q7eD4pRd7&#10;w4cU6YbQC8CwEYB92Q5EuYHlJnftHnBYwFfwAel2BfJbALnztIFz+Zy/IbaDHfsfYdK1Dd64oUY8&#10;29W2gn1kAvXFL34xEqcp4gIGWocLOOThK/SgqQ3jCtHXAIMmz/JqzKQpk8zWLbYbSdXiwX0NedKU&#10;7VZ95w0R9t6+KbTH22+/bQ444AC2F7yUb/0NS0ViUzeuDIc08N0JX6EHRf0UwV3i2FFvbIw/4yOc&#10;n0AaSLCABuQ9tz+5wyYgO4O4McQu8FRyc/rekNkGoQmHJnRXtz0UuBOGbFOb1+iDZTpXYA8g4x0A&#10;+WfSmeDImEKhwI2TyxfIi/jzqTbxjlwmeLQlQw6BthvoC3M5depUX/iQRVjIdevW6QJXTAiAG9l9&#10;PlgzgjyN3+ghyet1HH6qSeWLpvOwJebOO+80W7bS4JcaAjcC8q4hb4B9FzLTdRF6A7p+L3k673Wr&#10;SWfRVyD1EVbi1QB3yEJ8kzi04Ho1eCW505577rlIXBwPPfRQ89JLL/G++yhqwdpNdqkjrltbt4nP&#10;j4P2Yj7gGumMXZWPQyqd8l+7yszW9i/qCrCPOku43neJHxah63U/QK045OArJPPee+9l4aFC7qKs&#10;S4ydxLvp8La2ttBgPoP7vNVgAE8AlkMNXWNIdqm3Px3aCR+F5rJSXdwZp09w8vjLDXc4pDCT6Ctk&#10;CVFhgQ6Xbg6AV5RuAFsITwNhWODED0qQZkdArjUQcMPMvPxObuShNGMdc8w/hbYU8QB4YVLCQdhS&#10;bua4rtUND3qtoYFisfgubSIF1JTuVMMd/GtBubMpF3LXNtTXcz7bC3QjDYU0TwoqAa6fSmVMS2sL&#10;jwdzzW38OGn+jQ9zXHZkOwkxeGmTBIkZLeJwg/TsJIH23L6ebGVn1CIWgbblQCwjwiGDksJJoTXK&#10;LSRq6HCcs7MBwdbl7W8ZBgN4CPESRRLqb37zG97HzVUTPDivSdmbDdfg+vNEY+cIrvOoU0K76bpI&#10;WBxRZpQP25UrV/I57piZOGQQFmrJkiVcWAAeqoLxAD+IB3xpdxWe+vhcaqBtvx7Kiu5m0aJFPNAu&#10;B6SF4DD+a5i3Lz+Oy+YL/ChqwTrrEeEZkV+2ULReskKB+mynw0AIC7aWG0PHIcx3TkNDw1raVh34&#10;B5KwULIgq8MGolQaxt17770j4bsKW+85kK+/vbBdrP12COpw0kkn8Q2o6wJvKGl0ONuAZsRYrNVl&#10;wU2brmtgcfoEpim2AwVSFqHHazGlLL7X7ANWF25FYEhsAez7vJUmjIpKYl+2Qt0QOxN8HRZb/6Lu&#10;tgJ11p4DH67Bp7BOO+20IEU/kM4FzkM47AqPJ6KDPcZ/oM+MP3WlV2RCjB3FfgLM8B9//PEw3Ee8&#10;Zi9l98UHrDp8hYpQDA/i+/8nnnhiGMd3bfDWqa4oDL2rgOtuuecgvu6OhM4PDQkBYRKC7YIFC7je&#10;Z511FtsF3obLQemwzzdAcB5w9tlnh3bE+eIZ8dQj8giPuuF8sCCO75oASIt8xLY+CnxxilWHr1Be&#10;btq0iY2lw2AwMax+jUiMvCsAwZt7FvM62q4ARCOQuuJrSzILx1bfeIh/6qmnwle6XaDb1d4tO3IU&#10;nwfbisjKTc7E/m64292SaKv+h7yRAg1EGFofy39HocLyMByEsXcVWNh373jPVglQb3y2VRpcCxFh&#10;KBP+7wplxDE8Pr6s+ZOf/IS7PnDc+HFmwoRJJlPfaArto02usSW044c//GFbPwI8nIQLBb29vXyM&#10;a+E6co5OC/HStjqgir9Om0iBBkMZjwCHH354JG5XAp5h692LzYWHjwmNPFQBIeBdP2ylW8V/ZLnQ&#10;tpQ64eeROpw9uoJ04zqNh9VBoPSKKIbRYai8QIfvygZnT0Jd6NZ7DiDBHbhLx4rbAtgGdj/nnHPY&#10;VujqUGbtjSAa7cUkHOuAEgYCOC/mbQ/z/e9/3xdeHaCStPESlZDKaLhpxHjYl/BdCS4HTQ6efPJJ&#10;c+eH9uLjXSn2HQGxm6YWm7SBHqZUwh//+MeRdglYNUQKoscbAj3YRbxOj0bFFvH6laJdAZRFPAA8&#10;G8qCtbZbz5hi0jX9z2mHM8SeEIxMPnzjtnLU+QSsGsJCyN0DSMVA97u4msuWLTNXXnllyd0DILeo&#10;TywNK5cmLhwCwx2uhwBbSWy8pW50K00UUiQ2HMNzo5sarpD64cZCm6De+pOxlVAcgmI7sSqIFASV&#10;wuc6dZg7fdZEgwt0eG5kh8k2t5lsw0iaYTVxOtyRePFRp0NY3ZTZJhN8osCNHzEixcLBNzOy6Zyp&#10;oXTpdNZsIVHBm1XCDy4ebSYtv5zyHmGKXRNpmzL5lg5TO3pSyFmfWGsKXePN6GOWmvpxe1G6CSZP&#10;bDvgSNO7diMfFym+aa95fDzj4pvM1EtuNNM/ehN/zmvWpbeZ6ZfQ/kfX8Hbmx2+l/Rs5zbRLPm2m&#10;raJwSgsiDJx73X08+5y+6kYzg87rWfOYmXf9F82EpZeQTWaZOVd/JrQDbmbYSm4cbaOB4OlGq/af&#10;9W5B+B9Q9N0A76XjNTUkrOu4D5oFt+NbtJt4Ndw+Q+zngnVPm551G8z0D3+KGvNo03rQ+0zX+043&#10;HYedRDzFdBx0jKnJ5U3nge8z6WKtSefBgmmau4jf4EWDwHtBSBPbinzNVMpeG89G0Z2z16N9G5bh&#10;Z5ZSvhTlVUMChrCxLpfNybd+6Yagc3AtPo/PHUHxNDxAOHlJfjhP+3zzpO1xvhafYMXTghyVt96k&#10;CrV0jVpT21TPr6/X8Li4huuRoeN0oRiQjmvrTIbqhDKli4223HxdLB7buoE/+9nPeCuQcB0GQFjv&#10;ksPAVoY+HrGBVYGvIEzcRVhILDeJEOgwvFfPXyFica0nbjJ7nX89i6V+Rrdpmrcfi65xRg+na5zd&#10;a2qnzg6O7Qq6faD9JL/+M4Ib2BILnk1zFnJ36Xowoe1KDwzLs1CtzrePwitFeMEzRQy8KeXL4mmw&#10;HliYg1Boa4VC+7SFV6vJ5E3d5DkclyfP3Rt8MLpt8XGUN7p36sKDPLjcQTkQh+NUitJQXvNx49F5&#10;s6+735aDPC7eZB59/Fks7PC8gBCNwA3Xxy711woUqwJfQSLUA20dftFFF3EY7iQdznd8YGx4DmwX&#10;rn3K5KlrRXy2rSt8JwwNKWkRh4F9GuegQdj74FfzG80I6kbT5Dn4GtSVNuSzXqG55DyL9ru8qTSJ&#10;5fan+bPzLD7kS9cqTpjB28K4SXyjQAyIT2eyHO5jpr6Zt9M+8imbFzwn1TtFgsLxrKv/3RTIO7N3&#10;BCnPTJYEFJyfxmfvaZsj74U41A9DBJQTb4gUxu/FtuP6BtTQ4QMxJn1V4CuIl26h5dMAEIq+u+zr&#10;NOhC8VAZDWG7VH7FBl6LG2cTv5Ao8TgHb0Sgse1x/3kLKWzutf9hzyPmchnz5m37esXlEuXBOWNO&#10;Oc+WK8jDdueUP+3jRzi4Rg2Ji+N1mdcG55BHQ9mQFm8X8/mSF4UXu8aRgPImRSIa2XMQd58Sr9k0&#10;/wCTom65ddEhoS3mr/5Pvmbr3oeYxmnzOB5lgddvmLUotKvAM+CPZXd3tzecWBX4ClIRITaIDANX&#10;GR+A3FhkRBYPNYqmdGncWDqeDG+7UNuILFSkCcLwnbPeoOFZ3MGYbSBiIsHdOYQdCEZE3XXkqWGZ&#10;04U6M/qoU820C66j620wnUcsofHjCWbMiSs4/eS+a4Kyyo0Q5Km3xI73nmhGHXYibT9AeZxs0rX1&#10;fDwlPD/KuVffbbI05mun86TO7Yd+gJ8woByNs/t/wCKQ48HwlFP6X8oMWBW4hQgJAWm48eg+0fDy&#10;Jq6EY1DNg20em1BDksGtgGQs9zQLaPqlt5gUdXHSjeKTUrKGhH9K1p/xzNY10Tm2oXGMpQ6fuEp5&#10;EF8LA3k0ZKFjrGmYvcAUGlv5miOoqx5z4jmmhrrAMSettN07i8d6PSG6OrmJNDsO+ceSMCHq2nnU&#10;UhamL15YN2ps5JhtJMe0LzYA8KIDhi8SNhB/8YtfsEO47rrr3LiqICwA3PPzzz8fHgPSPUJYoMSB&#10;aKxx48ZxOkDCMzRoztY38c/q7IzOCilDd3AneQ/uMtGgfCcHBiavhf3RR51OeZD4aEBeLBZZ8OI9&#10;kQ/KmKEuplLPtvXuA8zkFVeZbPsoHk81TpvP+Xzzm980Uy9azfvSqPNXPxg2MrrVfENzeMxhMaKZ&#10;96kHzaRlV7D3xQN0iFriWDiUl+xjRjql72qbJvDaUy64gcp4JZ3/JKWhG1F19yPn9ns21B3/cOO2&#10;QxxhN4EnvioIC/Dd73433J85cyYXEv8ELGEiPE3t/SQMXSWEA4Paz7aTYQNPwUYOGkM8HhMzOnRz&#10;OEfiW7s4PwAfW8G1IA4IGB7LJ65SHkiDefuGLHfFVLY0HWOB1AqByhSWwW7lBihHKSMT+fBvYnED&#10;2Tybug/gsnNeKj+cByF33wFhIQ71tWma5+xrhxlSDtrqMZs8vAckDHTHcLCT3KRf/epXI3GKVQFf&#10;/Fe/+lWkML/73e9KKrXffvtFjkFBS0v/KzF6IM5kAwZhaPDA+Fh+0On2ovESGgPrVLycQN4O+X3q&#10;05/mZRj2kBl4yQx5LJ+wSgnPhjzybZ32ujQrLkyaHrluCam8C4PJg2aka6W80LWWEyYLUuodsDhu&#10;qsk2t9LMfJSNl3QqjRCeDjN7sav+5ZiEgT6UW4gPWBX4ChIUufwdBAogBAmD8XqCwXz3rV/ibdhd&#10;KTaOn8LeRo5b9jmUt7ijs62jwnA8RYA3y7VQGIlg8qj6QXSji0nUwd8PUbl0w+bqGsN90E4ebHzP&#10;zV8ytZ2T6Lg/3kfMqHvWfIXX5GZcfmskrtu96QbJhZQ3fkQjdo3rFiVcni7oR41lWBWEBdBiQgVA&#10;He8egwDGEFpsMujvvYPGH2I8391LDelvTNtI/F0OTkNjnXTWzPj4bex1cI1KxQYifSgyeBp9TdpP&#10;09hs3s2PUlxUjL130D7Fz77mbpPJ5W1Zqbvkf+pzPBafxywVsY/FjnE009yb9nEOxmkUjgkQbgqV&#10;TmwKCnztoIkutIJxXVUQFgAF1MCviiQOQowTGwbvbuVgfB6/KMOhgXwflumkSUEkjM6rHTs5PNbn&#10;dN/yKA2SqTvxiCqO6IpERFj+mLv6PyOiEvbQ4Dzf3GZS5KWw+OvGC3HumJNWmGxDCx/3qO4Vgsw2&#10;N5sszXbhkSW8673RWev4Uy+w4pQwHl7gprKLwkKxJ2ws0HYuR/Fwvh6JWBWUFOQjH7HfPdO8+OKL&#10;S8JAEaArRBhqylmXRRoVd22ufUx4LMTYpLZrXCSMDV9bGwkDJX+fqOLIXbguB6+3beRZs867cWYv&#10;zVith5609KNhuF3ItZ6s6/izaVZNExsaU/bSIB9hA3W15VhL9uAnFigfEXnZBW5MZvqXPSAYERqe&#10;XUv4QARiPGFV4CtIxcTdIx4RsyUJF2NiGUMbF11FflSp4MBMVn36lA1vja/He8gbd/lWj6jiiLdG&#10;Zn6CumDJO4b2kwulHk+z+9avhF6Jy4duD90f7csaHbYQCgSKcZcvn0qp7QyRwRYVdJEResRWnbc+&#10;Bvvmp4+y/HHYYYeFYTLwx0Nv14AVEd5irfUcmnZsWOMVVRzhOcqKKLgOhN1D4mFxXr7ODvCdsVmE&#10;7IUC0SF/ERlvN5luyivbvH3/WCP2hMCkK5Ww7WDV3mf7v0RfgSqmQIutfcFBXuMJ0SD51k7vEoPE&#10;23UrDJqfNqNPPtc09trB/pZ7Kn+XDcQ5vmuUIzwWxDefuviRsxaSyEd4F3W5nE6YEK9RQawp8vh2&#10;6aWMcBX5PNinbVxoTxkXAxK2HawqfAWqmAL9KpLu+gZiFm+J5FJB46BLAv1p+XokoErX2cAPHtjf&#10;0L23P2Hq+WF3ka5FedJEwHolNSFAuOxrUjqZ9Nix1UZ+m4WXP4Jw7kJpTBg5j9PjGoij8enkmSxC&#10;N41LvHIk9kRXCODRoB6uaKKH8YV7WFX4CsSMmclEKMC+FhyM6zNiCSndnOvu44bsOGIJNUx8QyBf&#10;+y5b5d7t7PeM4bzxVsbcG+6j69m8+rs8Guy7ZcUME6IPhFc7dZ5pnN5NeWRN4/hJpvfmL9lzqay8&#10;FKLPFVLcSLyr1zGWBQwh4ukB54vziJgc8WSDy7LBjF9ynmnYa55pOzD6trSg3D8ZVtJWgVCripJC&#10;CeOWPDT1TEn/arsHTwE8jQCjt+z7Xts94b0uSpvBMgK8Q5xXCYjPlBryaoPxbPgRjH7eOBCtAK34&#10;2GNRmWQ2WgmnXrKG8qB9CBj14fMhMBF34OmC9Dy+lWvyefbZrNhRxsQybpNwl2inSgRHrB7soNsW&#10;BKvQ+Hsg+XizVFLifaytreV02JdtP+2zzBmfWBtpkMFQulQssnY05cyk9sKgfoOA35PGdcsDidvl&#10;lOVXecMrJd7U1UITumGZQFRoGwBCwr5uK5eSDvsTJ07kNvSIr+p/ovYTYlggeezhg8/LYUaL7+XK&#10;AFYbBAueU86/1hRpMqCNqYkBtD7ONkbXv4Szr7+froUfvGTYW/mEFUddXtDX4KOPX2bGfqAvfNs2&#10;JHdxtusbf/pFlqfZre0ObV7Yj5yHMD53oym2j+ZZMXs7GueVFTmdI+WELSEYbGFf9wvs5RDTIw0J&#10;RAolXaMLN52mQItt1r/8OxuQG4UMnMrnTfctjwVhZHhPo9s42hKxxQN6PLSffult/de6+wCvqHyE&#10;MOU84dgTzuJrI3984hQeGD9GaV98nO3OUAYIAmmwDYgySzeIt0XwSK3f86KO1P3RzFWEp+vI63A8&#10;DrR5YHY77YLruTxZvHwQpEeclBOCkZlo3AQAa3AuYoQGDgmUFEyjTOFDCnRavLRoGxUztk1m9hV3&#10;8ouK7Yvfz43bOHc/bghw1lWfMYWRHSZNHgDnymtJwmyTfeHx/9yw96CejYJSHiHetdN5V8rMyP4X&#10;BEAIDeKoGzfdFGkiIE8g8IsqvNrNLw+o9Jrw+vV7zaXz+/9WyCUmXCImX7wQNtfwpQlYfdAsZStt&#10;wkKJZ0MlpCI63keBK0wsaUBs+ldOPmJNi/cpXbZYjMZTHvIDkK2fPTB2rQ2/P20spnkSocNLF68x&#10;dlL5lyMEReXXYaE3o7JWnA8RdcCWvRtt8YShvk5+SlhKDV+8EO0Fu8sQCC+HetKhjYcMwoKh4Hpw&#10;qffjKN8e+9znPsfn93enZGDHS/nI3Uywj0bETHAhzqOtXGNie96O1xzPJl0lPgjIxyRIvMsm8YjD&#10;50ely+TuyhUJ1swQRl1gtq3T5NrwShNdm7tFWybcCPiid57GYOG4i9LghlrIyxhBGLFn3RMm09Qe&#10;pIEo6ZovLTMjaEiAPLGgjQ8BYiknE9RPU25ywI1zqW/w1tbWuC53SMFXwJADCQ7iAiA2QMdxQwWN&#10;4KNt/I3ctaL7QWPo8zH73EKzyueusL8WqsFvMGnLa24sKis2EdYWEhv2a9LZ0COOoH1cC/tofJS3&#10;lwfrT5PQ8DuFlEnn8hzf8+IK4nI6TpNAVnBadL0oV8+LK82IFH4XkeduriZdY4qT8PvRjTy+wjYd&#10;lG/WI6dSvkiLHyCPMPO+fpbpeWklE/H1hYypzaV4WMBlDDhjxgy2ITDQakAljiDgkMJfib5CVkxZ&#10;Z4MB9Nui+A2oCAvU4oPXqAm+/5+tt43NSybU9eXQwHyM9bXSrpM/k0XebEvQWAjD1jemQ574wXNx&#10;VnuQ5wgzd+PSUEy9JK6eF/vMgpdWRti7uS8Q3wrTreKRtvO8Rbw/5eajTKGr0XT2LeC8bHo5r4+v&#10;1fNSH8eF+dL16osZc0xvZ0RsSAP7ARK2vQyGEUMOJQV1ecEFF5irrrrKGycU6LCRvYtLBJcqRv+I&#10;P9daa3KjG01xthVEOpchb4LueKCH71HPhsbT3aiE91Ij95C4uolofIRBDN0kil4mCY7jl4eiiCML&#10;kwVFImrI0cQm400nRINnGgsqbIVpqMUfAMOz9c+Y8a1eeY0I3eGOeFmCPPAq2g45eAsLYlygxxGA&#10;HitoCvTYAW9T6HEOPhZjf/Y3wuQbak3P5hWm8597qMHR+FYIteOazagze3jft7aGRrrrrGn2GpSX&#10;eAj+7UFw/Jmz7IfyUjVZkx1Za9LNRfY42ZFFFhmEnMZvG2gsBa+C7hQL0fCmvSS6WV8+zcx+ZAmL&#10;MdtcMHOeXEqChBdcHlw3xdtpnzuBwm0XGUfuhuWYPOby94wObwQhumLxbvICpBBh0gY6vByHqlcD&#10;fkcsKbC4deBrX/taJM4nOIwzADcOFV9AYoPRrXdZxoPkPHWX4diKmCEPF55DjQmhFqa1kAhqTJ7G&#10;VfydjkColRIinn7vP5qpa44yrcdMN/lO+0EY6cInLl1l8vkcdeubeAEWY0g+lxp+zPEfsr9SpzDx&#10;NLmOetM4axGH1Y2D4GvM+GsOUZ5rJS8Q2+sHk6V0f3mEqJs+lsdTgA5vbm4OQi1gYx0/AIcsSgoL&#10;0cR5MdD9htv8+fPZIDiHvQV3hf3x3J2Rp0CXlSsW6dh6MniXhqkdJjumwWS76kznsXPIAxXYi2QL&#10;OZOb1Gyy2bSZ9ww1PjXg3KeWmvyYJj533sYzOE/86qk4oYXy7qOwM82cDUtNrque0kNw/V9k6rpw&#10;bx7DLWDvRmFUxizW3zCGhBeGByZOWfkvvC22doVhSI/t1AtuCMPwJGTehjO5rhA23tqQX3dVQjwk&#10;1ze1G+/zcvq4DIcuXGFgoF9OaKBrHOkGQMzY3Pji5DZTRwP1ns0rTe3cUSZLHmXG/z7BFMZbUVhP&#10;kOLuNNdIYqQZoPyXFMJrp7aa3NhG9nC2cZdz91MgMWL2h26qaXaXKUwYafLNtbzFgmuWxoDSRacp&#10;P5yP4+J0K0581IYXZslriojkd6U4R8LwAxxs9avl0z56E38GC7NR+0Nq2+1PbO3/9FU56icBrtfy&#10;CUt7wHIfbCQOeYSFBfTM0kfADYMIxLMB+CK2jp94/SG8bVjUZbpfWEbdKjX6rDZTP7ONuqxUmC6V&#10;xfNQdEfo8lLspTAwz42qpxlgA3VndRw2m7wY4rMUblfy7dgrXaTuj9Kja0TXjTxznfZbaIXRTXxd&#10;DPIhaAivYd9xFLaM0pOQKW3jXrNZTDhPhMXPOWnLT0iCMBBpso3kfclDb7nLDvr1TDOO2qOhXG68&#10;72b3wZPux8Qhj7DAuMtcF+4yzqXLfyiJMXUcBJQpZKlhMQO0DY4uLduYN5naPIUtNzP+62Taortd&#10;bqbdeZzJ0kwV58p3QVL5jGl5/wzTfuxMzmf0Bf3/m5WhLhETAITjGPlgwN9y9F7hmAqD/gxdz4qN&#10;ykDlQHhx3Egzj+IkXevxM2y+8K7BhwfxYUL5plqmvdPMuvoeDsficDabN9NG1YUTGT43hvLsEyJD&#10;L+DaEnEAhCRLS76bfzgs5JZDWOiBulGhT3QQlTxG8RmkhrwAxASjZ/NZM/OBk7jh0w1ZFgiENeGa&#10;g3k8VjujlbdIL92q7XaDvGislW0pmnRTweRpkoEJCNLz0gbtY6w45wmsra1kz4gtxGjHkH3s6bCP&#10;hrfnrOTvtEGEnIY4dtUBnBZpJtCEwIYvp3Eifr5HEx+Ky9E5Gar31nv2D2fNWAuUJRkpr6aIyhcH&#10;ig2xjbu5HQ6px1MDISw4/sNyoAqKsbB14/A3RAKZ2ofxND7Ch/K6adyVH9VIjddH47kO0/PCctN1&#10;7oJAXDSRQPdJDdvYPZo8IBrYeh6cP/G6Q1kIE6482GTbbTrkwx6ThdLHSx0ITzfmeGvTSB5Y5ljB&#10;M1Q7uLezV5wH72e9IvKy+xOueQ97RIi7a+UiM/FjB1H8SjProSUm20ZiJ+9nF6Gx6AzvZheZ/+0M&#10;fDq/v+533XVXOFaTIUdoF6Jrc7yjJmkrENywQ1h4PEJBBV3vJN+gGMgAAuwjnSwhCOERYOxaGuRj&#10;9onG69283LQdO4M9yegL97VhDmtyGIvZ9Jnmgsm10CCd9os0geCukUVTeh4I79WwcDTvp+tzvC3Q&#10;eA7nsLctZLhr7zhpNot+ATxqTcZkyWsi73mbzjQZXkKReohYUioMk5HoMQgbaLi/LRB7Pvzww5Fw&#10;EN4N8YDv5iY7vkjb4QUywNu0KamMULwZ4PvwjEtAjIM7Wt/J+Hgyew7yWr2b+8dL9fM6SEyYQGD8&#10;1WfmPvFPHI603bTF6zzwigjjFx+D8xCPbbbJejSOp9knto37j+XHUBI+/7llvGWRQZyYLJCwEAaP&#10;B6GxF6S4wkQ7qbDpl5uZ60833TSLrivmgu7yQPO++S0mTzNTXv4gr/avJ0f/gcUV2kAeLY4AROeJ&#10;G7bwVYYrCfrurHJEehhX4MajMXNtddyYTYdOtJOG0bZrzI9r4m33t/vF2HbQ5HAfFJGB8FwyxmPv&#10;R+JAd6vTCxEHQWOfx12j6/gYIkM3D09WmDiS8juH8rDi5KcKNPbDywBbiPKUY+vd/2DGt+XMuyS0&#10;SR3RV4ggJJlwuSIDYR/3z2l9dgJ9oqRhypW0HbZoJIaV0XflQELzxU+ePJm3At+dCY/RvRmv4+Ch&#10;NrwNBNP/uIe7R9r6OO6i/dUxulca7zUXWTjgnE3/zGLiePJu7cdRFxmk7x/n9R9DELg+vCiHUdnq&#10;5nUFZbKLxPBoU0Y1sOAgtmN7WqnR08ESTLRuIjDY0R2SXHPNNV57QJx49d4NdxkMTYY9IpWCiHzT&#10;b5fi/dxwPUOF0TFp6Omxz0CF+G8DeCm8h6Y9EIixkR1X9ZmG3jGRODQmtj0vnm0FQcRYTOIhmFkP&#10;L2HBSRi61Gn3vt/uU57i4YQ8yaD08589k8uk47KdddxVfujg0TzbhNjQleq6gC+88ALbQsNNI/Ha&#10;Zr4btsxS1G6DSMV8ItIUw02bNi02rXhJGPTYY4/lrdu1wDuhUfktV9XIEBG2aeri7LGMoyCwfiFp&#10;QigQTTQM4rJhufY6PtbxILyjFqem9XAraAKzj5l5/0k0GYhOfEAN2GLNmjUlaYSwgX46EJfGDSO7&#10;/YK2uweoMv9Km7By+Odgz1eombjz3PGEz0DwaALZ96bLYxJgu1IhxmC8H4QjnT3G0kXwTlmQdsJl&#10;B4X72Wasv9n9flrB6OMFwfgOxNgsVbSLxDxhoDB4v2wRC8L2eMrN0R8Wg3LDCXDc1GSf5ZZjV1cX&#10;p/XdpAiL8Wy7F9zlCggK1AKBIQCfQXzGE5HhT//lXF86EG+DsMhIUCwIamRhw/xOFoJ4G/FWoPZm&#10;2M/krDfUXaabXrreXFttGC5xyD+TzvJ2/n+f7S2rDDPgqcO/OHLSgLAf6gtvhnO0LQF90+KvnWJs&#10;s9vCV1k2JiCDXvzowvVS77zzTuy/yv32t78N8wBwLh7f+NLmWgpm/OWLIyLAkgl7GaIrLnTFU+89&#10;geP0OfBY2LYeNTUSznEkPt0d49062YfQZ3yh/2OJmqgDBKLhTgSEWkhyDGhBYV/CXHsG/AFxt0ak&#10;wgLXm7399tteA5UxXOjdAPzv+Z133smN4BUeTSLmPPNB7saEWHPrfnFZJExmmHi2GQlnIapjxcK4&#10;RhKWE0/ijPNQzzzzTFDqKHz1bGigmasjNKH8rwR+uCJhQIxHA3d7FIiRSsMY+FMIN9x3VyMtjB1n&#10;cAHipZvFOfB+vvQQHd765S+QkyhmPrTE8WJ9Jl3sf21bZpdyDAHJfvf/nM1jM34kRlukw2tL9lql&#10;Qvv9738fuUE0UHY3/Xe+8x2uS5y3A8U+cgzoeMU9A2TI12kTqXyct9KEIbXx4s5BQ8HgSI9jgby7&#10;FedhNHPFLC+zYG0MTwUaZnSx0MRTjZVHYCQqeLnezStNXQ/+f6F83iIi/YjJJ6w4Sr2kbi5lWcgX&#10;BwbX2uNQYog4bwVCWIBr5HLnwLAgxnsCpEcYPEo5D7Gjed9994U3iw/lbrYvfOELkWPxhrfccksk&#10;HMTwAXDDFfdYlBgDYgDuvvvuMGzChAncUL4GQXg5wQlFrICMD3GuUNKJQOV4MNQeE/uSz6pVq8Lr&#10;aKDc+OtyOccl4lFubN06Sl46DITYythjFHHPha9hdeODAMJgRO2N5A4XEQL6O28ucS0R3RFHHMGP&#10;cTQgEHSdkgbXwitSIiIsH/T12VfDEYaJB4gvoiNtHJAf8pV8tBB9RF2lTjrMZxdAh8V5a7red2ib&#10;gOA1EAgDA4888kgYpqEbRbB+/fowrBwhgAcffDA4y3oaaSwNjIMWL7ZvzbqikptAxFcOjz/+eOT6&#10;LrEgi7wAN84nQAmX9HEeLZfLfZO2CQS+Ox0NC2O6d6sY1yXgNkhcA7h87bXX+FoiHggHeUnjA4hD&#10;WohUh2uI9wJXr14d7g+GUgYdBuhjoYhfyubh/yMm8KDEWDCi/oe4z3/+82xcnQZEOll510SjgW+9&#10;9VZJXCXErBF5i/AhQC1o5I1w/O2kFlolxHkCfUNJuBwLEC5hmoAvnPgmMUEZ+IwWEuM0X3cCyHjt&#10;xRdf5DSuR9xRdN+M3Ra6f/YPIYGYtcqxroN4UtQf40h9bgwXExNUgF8SSwwoEwL3DpeuBI2DOEDH&#10;DzW65Rei/FJ28ZhuGhEd4MYpJtgGlBhSBKXDcIxwOQawBKDTVEKIWfJCo/rSVEoA+SEfEQjCpTt2&#10;0wsBnId9pAPcNAjHbNoND5hgO1Bi0COPPDLc9zUIoMU3GLr5QRwQy7nnnhvGiyfVEHFiUoA0cr5Q&#10;4rH1xQsRJ/H4h2rsv/rqqyXpYphgB+A+os+4Ea+hw+IaFHHgvvvu600DuEKFuCQM5wA6XhMoJ3Rf&#10;eTUBXS4pr2/yI6SJCeyTYEei3EKoJiBdURzRgE888URJOBraFSHSShiEBOh4TUD/P75LEav7CEoI&#10;6OtX4KET7CwUi8VraeMzOhMNhW+DDCS2OAL6WDzLG2+8EcYDbhpszzzzTI5zxeoSiBMRwt1vm8Tw&#10;RmKCXQEsrNImliKAwVC8lngygU6DOEDGckiHfYmXOH2OS7mOT3ADCTVggmrA+2LkNlJEIMcyEdBp&#10;BDpMEyj3GSoRWEtLC6eFuLA+iK1PfA4TDBH4GmdQFE+lwwBXBIA+1kT3Dfg8FOLwSzA3vAL+AzHB&#10;EISvsSoiPJkrEvdlxAceeCByrClPMJCHEMdXXHEF729D155gmOBbRF8Devnyyy+zB4P30YJDmD5+&#10;/vnnWWwinNNPP50FiWPXA4pQK+geQ9KMG+VOMIzxZ6K3cSvhs88+G4oL+2789jJ4gJ9gd0Mul/s9&#10;bUoafFcS4iJW/f87E+xalPzSa2cxeFOkhpggQQTTiT8PPJD/d6cB8R4btkFXCP6N0r9C2wQJEiRI&#10;kCBBggQJEiRIkCBBggQJEiRIkCBBggQJEiRIkCBBgp2FESP+P8X1eMyPRJB3AAAAAElFTkSuQmCC&#10;UEsDBBQABgAIAAAAIQASsXJ13QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9h&#10;GcGb3WzEP43ZlFLUUxFsBeltmp0modnZkN0m6bd360Uvwxve8N5v8sVkWzFQ7xvHGtQsAUFcOtNw&#10;peFr+3b3DMIHZIOtY9JwJg+L4voqx8y4kT9p2IRKxBD2GWqoQ+gyKX1Zk0U/cx1x9A6utxji2lfS&#10;9DjGcNvKNEkepcWGY0ONHa1qKo+bk9XwPuK4vFevw/p4WJ1324eP77UirW9vpuULiEBT+DuGC35E&#10;hyIy7d2JjRethvhI+J0XL5k/pSD2USmVgixy+R+/+AEAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68&#10;AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3&#10;oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tg&#10;UrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJ&#10;KEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDYjp1xrAMAANgJAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItAAoAAAAAAAAAIQCWXqYS1y8AANcvAAAUAAAAAAAAAAAAAAAAABIGAABkcnMv&#10;bWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQASsXJ13QAAAAYBAAAPAAAAAAAAAAAAAAAA&#10;ABs2AABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAA&#10;AAAAAAAlNwAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAAAYOAAAAAA=&#10;">
-                <v:shape id="Graphic 27" o:spid="_x0000_s1040" style="position:absolute;top:6865;width:69672;height:191;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6967220,19050" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDPYhFixwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFHqrG43VGF1FBG0PvVQFPQ7ZMQlmZ0N2qunbdwuFHuf7n8Wqd426URdqzwaGgwQUceFt&#10;zaWB42H7koEKgmyx8UwGvinAavn4sMDc+jt/0m0vpYohHHI0UIm0udahqMhhGPiWOHIX3zmUeHal&#10;th3eY7hr9ChJJtphzbGhwpY2FRXX/ZczUJe74nCebeicjp0cP95OUy9szPNTv56DEurlX/znfrdx&#10;fpaOs2n6Okzh96cIgF7+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM9iEWLHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m6966966,l,,,19050r6966966,l6966966,xe" fillcolor="black" stroked="f">
+              <v:group w14:anchorId="2AA8B8F9" id="Group 10" o:spid="_x0000_s1054" style="width:548.6pt;height:55.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="69672,7061" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDYjp1xrAMAANgJAAAOAAAAZHJzL2Uyb0RvYy54bWy0VmFv2zYQ/T5g/4HQ&#10;90aW7Mi2ELvYmjUIUHTBmmKfKYqSiFIiR9KW8u93R4m2Fqddl22BY5/EI/Xu8d2jbt4OrSRHbqxQ&#10;3S5KrhYR4R1TpejqXfT58f2bTUSso11Jper4LnriNnq7//GHm17nPFWNkiU3BBbpbN7rXdQ4p/M4&#10;tqzhLbVXSvMOBitlWurg0tRxaWgPq7cyTheLLO6VKbVRjFsLd2/HwWjv168qztyvVWW5I3IXATbn&#10;v43/LvA73t/QvDZUN4JNMOgrULRUdPDQ01K31FFyMOJiqVYwo6yq3BVTbayqSjDua4BqksWzau6M&#10;OmhfS533tT7RBNQ+4+nVy7KPxzujP+kHM6KH8INiXyzwEve6zufjeF2fk4fKtDgJiiCDZ/TpxCgf&#10;HGFwM9tm6zQF4hmMrRdZArGnnDWwLxfTWPPLtyfGNB8f68GdwPQa1GPPBNl/R9CnhmruebdIwIMh&#10;ogRxb5arzXp5nSwj0tEWxHw36SZdY1EIArKRy+nKTrS+yFS2ya6zdGTjRbqS7eLas3UqmubsYN0d&#10;V553evxgnSezLkNEmxCxoQuhgS5A/UuvfxcR0L+JCOi/GB+vqcN5uJkYkn62cQ0U7oHgaKuO/FH5&#10;PIebB9uLn4iEnQeo5xzZzXNBBLOsMBZ+tV9vzJkXHsbD75g3f+4/yw6EhvWYVJYDiQAcSz8Fng64&#10;OSfcKinK90JKJMCaungnDTlSdBb/h2TClFkaqNTmowowKlT5BGLqQTa7yP5xoIZHRN53IFf0phCY&#10;EBQhME6+U97BPPfGusfhd2o00RDuIgf6+aiCamkelIFFnXJxZqd+OjhVCZSNxzYimi6gg/Y3WrAc&#10;/ievgeiilf7ek2GWO2Bto6+337VGS82Xg34DtggbIQohhXvyFg+NiKC644NgaFN4ce5K7Mkk3a5X&#10;oSnvW1pzkm5wN0IqTsSSL9YppNBhRzGeEEODPDPYF4oezftWsUPLOzeeRoZLAK862whtodFy3hYc&#10;vMPclwmYIJyEDnxDG9G5sfWsYb9BewI4EI4z3LEmAD1jQ9hf8ZJ0mS3Bj0Jn0fxkJatlsoDOROPN&#10;VlmyziZ5BjNCZaCVTBpCkwCmL8Qzuo1nboTgQ0A0Gt7/7rrpAs6PzWabAn+j6z5CiYUaSLrFimau&#10;S9zwswJXSsL9r3A2c6IZX3hSJdvnJxW00OsI+2vnu6EY/CGyCtj+Iy/4jo72RyW8Pnhzml518P1k&#10;fu0d4PxCtv8TAAD//wMAUEsDBAoAAAAAAAAAIQCWXqYS1y8AANcvAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAAmwAAAJsIBgAAAHVh6YwAAAABc1JHQgCuzhzpAAAA&#10;BGdBTUEAALGPC/xhBQAAAAlwSFlzAAAh1QAAIdUBBJy0nQAAL2xJREFUeF7tfQmUHVW5bvrMp+f0&#10;lO7MA5mn7k7CcBmCIKOAcGUIcANXIUmHWcEoCJdh+YBLlkKASwJcEXh6Qe9lViEkBBeiXLkSECeE&#10;p+LAU8G3VFScSPb7v3/XX/3XPrtOn850upP61vpWVe29a9fe//7q30PVqTMiQYIECRIkSJAgQYIE&#10;CRIkSJAgQYIECRIkSJAgQYIECRIkSJBgZ2JqKpUytN1WbiAmSBBBKpPJmJqaGp9gdhiRf3CNHDHB&#10;HoTXiCWCqAL/m5hgd8PO9lzbw6Bs/0VMMFxBjfg2bUoatxxffvll8+6775q//e1vZsuWLbwPYP+N&#10;N94I0x188MFm69atHC5hiMfxGWecYU499VSOByW+EqbTaWwTDCOUNOJgCMG4IvEJB/je974XOd5n&#10;n30iabQYIVDgiiuuiKQpwx8REwxBHFlJVykeC/t/+ctfuPFdESFei0TCfGJ78MEHw2M33kfg73//&#10;O+cHr/n1r3/dm87hz4gJhgh8DVRCV0DgK6+8wgJ45513wjARg04H3HLLLZEwiOvhhx+OpMF5jz32&#10;WCSdJoD89TFEp9P4GNxIjxATVAkljRLH8847L7ZR//znP3OjyzFEJMfYhziwffbZZ8M0EqfFhnQy&#10;xgNcwe6///58zvjx48Ow448/nsN0ugqYYBfiMaKvEWIJEZTzIAC6VexjgA/U19dH0kA8f/zjH8Nj&#10;V2xCpIPwADe9Kyx064AcQ/hIAyCujBC3EBPsTGABljaDJgSAxvPFgQJ9rLs70BWGFtu3vvWtMFwo&#10;kGOUQR9j9irCwrF4xYceeihMA7oe0hmbJtjRIAP/gTbayCHdxvBR4IsDpauUY+y7YhPoNCI2fa6m&#10;DhfIJEWXW4QWd0MAvnAwm80mXm5HIW6WiQa65JJLzMUXX1zWa4EPPPAAN5ieCGgiL934gD6WblG6&#10;Ylcc559/fhgnxPk6DHjrrbciaYQQJeCLA+PE7DDBdsJn1LINE0c0ftx5OhwCQeNCSNiC7kw0joB4&#10;SX0DlLs2CJQTFOAL1wxuyqnEBIPEycQSgwrLNUw54jygvb09DAN0mp1BCBCCiyu36wU158yZw2X8&#10;5Cc/6Y338E/EBBXiN0SfEZk//OEPI42GRzzSkOBAXeqrr77KjQf84Ac/8KbZ1ZSy++JEqL64OCaP&#10;vSpDieFAQB+jYTTcY512WyizXhkvwuvkcjmDd9wQJt2iAGnQwIiXcwfzPtyvf/1rr6C+/e1vc/5x&#10;QqyACXyImwhIw/7hD38IwyZNmhSGu4N+NMxgPYEWCc3uvIIS/PSnP+U0EKAG0ovA5Hgw5fB5ZNQl&#10;rnuthIFNEzjYSiwxlhBGr/TuRrof/ehH3jiX69ev50bWkAmCiH/WrFklwtNlcYHFYZyrgTwhRNwY&#10;5dYKDznkEL6W1Hd7hCZMBKfgM77PI1Q6dinXQNLVgWgEUBpVljcE0uC+a+I8vOHR19cXhsn5SC/n&#10;6DyRlw7DfjC22i62trZyfgBuHKmLJ+2eDWr0knfOYCw0jGuwCRMmhAaVMKSTYzxUjxMaxIU4DRzj&#10;3I997GOh+LD1nb8tlLxWr14dXLF/7Q7lFuhzBsvPfvaznBcI++g41xZBefZY3EiMGEQTBsSzQh2G&#10;xgJuuOGGSDotQJcbNmzgc+Kwdu1a73k7mrKEIYITyHHcjVKO2kv6GJPnHgmfIUqIxhg7dmx4DGFB&#10;YDpNpcTD9c2bN3vjhClizQjrlUbO29f03v6UWXBHBVz3FKXdaFLZvMlmciaXzZXkrblixYrw5sFY&#10;Lp/P8z6edlTiYcUOjz76qDceBHzhxD0KkcrX1dVFjl0CtbW1kWPA59HQHeKO1kCjgGhQN70wnc5Z&#10;Ya170i+mbWDvuk1mAQnQdz2h4Oijjw5f6AR8aTUFvjhh3E25x6zD+QbF0pWUo04Tlx7h4i00Ghoa&#10;vOlr28ebntufIJFt8IplR7J33Qaz6Da/8ODJAOwLBrKJ1NMXVyGxeL5bo6TS4nXi7kJhuXGZeDNQ&#10;GgFdk9djUtpe6vJ8gthlRHdb45SLeP/997PXgS0AjMm+/OUvl6QTDmSzCrjboofoq7B588032bgx&#10;A1pmzHSe160gNlDCfN6zhthd6fhrF3Hh2o2m0NJWUlYRG4B64fiXv/xlSTp0u9dee21JuBB2lbxw&#10;s8Z4y90SvoqGfO2119gocYL761//GjkWcQFiUBjzhRdeiKQDp118I3kTf4NXm73Ykqd1JwWrVq3i&#10;+ixdujQcg/pekYLgfDbTNgHw88LLL7+cw3W6wI67FSIVjKNM5V2D+LyapNXQ8fBkmdq6XTIe21HE&#10;bBblljrAQ6OeMqYDmpqaIvUUYs3tjjvu4H0tNDedxHvCdwv8L6Kvcl7Cg2n4DCZ3q+Ab3/hGSZpe&#10;Goz7GnTIkzwwHvq79RHv5vNiLgH5TUUcL7vsMjdst0CkUnF3m8uf//zn/DqRG47zYfDXX3+9JE7Y&#10;u26YCk2xZ90mk1JjT4xNxZvLiwC+sSkY47kijBHt8IUetAuBgQRXyd2L8Ys7jsu2dHgbbriyh4YA&#10;6VT/s2MB6g1BxYlqIPvGjfOovV6h7bBFpDK4M6UL9I3DhD4jQrj6fHcppOeWr3gbbLgT4zhdTwhN&#10;vBrgE005sW3cuJHPu+mmm7zxxGEJX0VCimh8wnINiA++aLjx3f+23ttQgyJmq0N0xgqmUv29BGym&#10;Jw2+37jqYyHOA+I8YsC/E4cdfBWJEKIB/vSnP4Vh7sBWGxW48MILI/E9O2h8xvkMYbFhHJpSwxJ4&#10;eoHPu0FQMjtFvNga0G+IxAhz+KDcC4Iu8dYFDAP6ulYZFK9ZsyZcWxNifcrXMNtCdFdDWWzMtU9F&#10;6n/CCSewbQAcu3a/9NJLg1gLV1g4hghdTxfYedggUvhKiEr7jAHPBiPiN6I6LtPQ5G+Q7eD4pRd7&#10;w4cU6YbQC8CwEYB92Q5EuYHlJnftHnBYwFfwAel2BfJbALnztIFz+Zy/IbaDHfsfYdK1Dd64oUY8&#10;29W2gn1kAvXFL34xEqcp4gIGWocLOOThK/SgqQ3jCtHXAIMmz/JqzKQpk8zWLbYbSdXiwX0NedKU&#10;7VZ95w0R9t6+KbTH22+/bQ444AC2F7yUb/0NS0ViUzeuDIc08N0JX6EHRf0UwV3i2FFvbIw/4yOc&#10;n0AaSLCABuQ9tz+5wyYgO4O4McQu8FRyc/rekNkGoQmHJnRXtz0UuBOGbFOb1+iDZTpXYA8g4x0A&#10;+WfSmeDImEKhwI2TyxfIi/jzqTbxjlwmeLQlQw6BthvoC3M5depUX/iQRVjIdevW6QJXTAiAG9l9&#10;PlgzgjyN3+ghyet1HH6qSeWLpvOwJebOO+80W7bS4JcaAjcC8q4hb4B9FzLTdRF6A7p+L3k673Wr&#10;SWfRVyD1EVbi1QB3yEJ8kzi04Ho1eCW505577rlIXBwPPfRQ89JLL/G++yhqwdpNdqkjrltbt4nP&#10;j4P2Yj7gGumMXZWPQyqd8l+7yszW9i/qCrCPOku43neJHxah63U/QK045OArJPPee+9l4aFC7qKs&#10;S4ydxLvp8La2ttBgPoP7vNVgAE8AlkMNXWNIdqm3Px3aCR+F5rJSXdwZp09w8vjLDXc4pDCT6Ctk&#10;CVFhgQ6Xbg6AV5RuAFsITwNhWODED0qQZkdArjUQcMPMvPxObuShNGMdc8w/hbYU8QB4YVLCQdhS&#10;bua4rtUND3qtoYFisfgubSIF1JTuVMMd/GtBubMpF3LXNtTXcz7bC3QjDYU0TwoqAa6fSmVMS2sL&#10;jwdzzW38OGn+jQ9zXHZkOwkxeGmTBIkZLeJwg/TsJIH23L6ebGVn1CIWgbblQCwjwiGDksJJoTXK&#10;LSRq6HCcs7MBwdbl7W8ZBgN4CPESRRLqb37zG97HzVUTPDivSdmbDdfg+vNEY+cIrvOoU0K76bpI&#10;WBxRZpQP25UrV/I57piZOGQQFmrJkiVcWAAeqoLxAD+IB3xpdxWe+vhcaqBtvx7Kiu5m0aJFPNAu&#10;B6SF4DD+a5i3Lz+Oy+YL/ChqwTrrEeEZkV+2ULReskKB+mynw0AIC7aWG0PHIcx3TkNDw1raVh34&#10;B5KwULIgq8MGolQaxt17770j4bsKW+85kK+/vbBdrP12COpw0kkn8Q2o6wJvKGl0ONuAZsRYrNVl&#10;wU2brmtgcfoEpim2AwVSFqHHazGlLL7X7ANWF25FYEhsAez7vJUmjIpKYl+2Qt0QOxN8HRZb/6Lu&#10;tgJ11p4DH67Bp7BOO+20IEU/kM4FzkM47AqPJ6KDPcZ/oM+MP3WlV2RCjB3FfgLM8B9//PEw3Ee8&#10;Zi9l98UHrDp8hYpQDA/i+/8nnnhiGMd3bfDWqa4oDL2rgOtuuecgvu6OhM4PDQkBYRKC7YIFC7je&#10;Z511FtsF3obLQemwzzdAcB5w9tlnh3bE+eIZ8dQj8giPuuF8sCCO75oASIt8xLY+CnxxilWHr1Be&#10;btq0iY2lw2AwMax+jUiMvCsAwZt7FvM62q4ARCOQuuJrSzILx1bfeIh/6qmnwle6XaDb1d4tO3IU&#10;nwfbisjKTc7E/m64292SaKv+h7yRAg1EGFofy39HocLyMByEsXcVWNh373jPVglQb3y2VRpcCxFh&#10;KBP+7wplxDE8Pr6s+ZOf/IS7PnDc+HFmwoRJJlPfaArto02usSW044c//GFbPwI8nIQLBb29vXyM&#10;a+E6co5OC/HStjqgir9Om0iBBkMZjwCHH354JG5XAp5h692LzYWHjwmNPFQBIeBdP2ylW8V/ZLnQ&#10;tpQ64eeROpw9uoJ04zqNh9VBoPSKKIbRYai8QIfvygZnT0Jd6NZ7DiDBHbhLx4rbAtgGdj/nnHPY&#10;VujqUGbtjSAa7cUkHOuAEgYCOC/mbQ/z/e9/3xdeHaCStPESlZDKaLhpxHjYl/BdCS4HTQ6efPJJ&#10;c+eH9uLjXSn2HQGxm6YWm7SBHqZUwh//+MeRdglYNUQKoscbAj3YRbxOj0bFFvH6laJdAZRFPAA8&#10;G8qCtbZbz5hi0jX9z2mHM8SeEIxMPnzjtnLU+QSsGsJCyN0DSMVA97u4msuWLTNXXnllyd0DILeo&#10;TywNK5cmLhwCwx2uhwBbSWy8pW50K00UUiQ2HMNzo5sarpD64cZCm6De+pOxlVAcgmI7sSqIFASV&#10;wuc6dZg7fdZEgwt0eG5kh8k2t5lsw0iaYTVxOtyRePFRp0NY3ZTZJhN8osCNHzEixcLBNzOy6Zyp&#10;oXTpdNZsIVHBm1XCDy4ebSYtv5zyHmGKXRNpmzL5lg5TO3pSyFmfWGsKXePN6GOWmvpxe1G6CSZP&#10;bDvgSNO7diMfFym+aa95fDzj4pvM1EtuNNM/ehN/zmvWpbeZ6ZfQ/kfX8Hbmx2+l/Rs5zbRLPm2m&#10;raJwSgsiDJx73X08+5y+6kYzg87rWfOYmXf9F82EpZeQTWaZOVd/JrQDbmbYSm4cbaOB4OlGq/af&#10;9W5B+B9Q9N0A76XjNTUkrOu4D5oFt+NbtJt4Ndw+Q+zngnVPm551G8z0D3+KGvNo03rQ+0zX+043&#10;HYedRDzFdBx0jKnJ5U3nge8z6WKtSefBgmmau4jf4EWDwHtBSBPbinzNVMpeG89G0Z2z16N9G5bh&#10;Z5ZSvhTlVUMChrCxLpfNybd+6Yagc3AtPo/PHUHxNDxAOHlJfjhP+3zzpO1xvhafYMXTghyVt96k&#10;CrV0jVpT21TPr6/X8Li4huuRoeN0oRiQjmvrTIbqhDKli4223HxdLB7buoE/+9nPeCuQcB0GQFjv&#10;ksPAVoY+HrGBVYGvIEzcRVhILDeJEOgwvFfPXyFica0nbjJ7nX89i6V+Rrdpmrcfi65xRg+na5zd&#10;a2qnzg6O7Qq6faD9JL/+M4Ib2BILnk1zFnJ36Xowoe1KDwzLs1CtzrePwitFeMEzRQy8KeXL4mmw&#10;HliYg1Boa4VC+7SFV6vJ5E3d5DkclyfP3Rt8MLpt8XGUN7p36sKDPLjcQTkQh+NUitJQXvNx49F5&#10;s6+735aDPC7eZB59/Fks7PC8gBCNwA3Xxy711woUqwJfQSLUA20dftFFF3EY7iQdznd8YGx4DmwX&#10;rn3K5KlrRXy2rSt8JwwNKWkRh4F9GuegQdj74FfzG80I6kbT5Dn4GtSVNuSzXqG55DyL9ru8qTSJ&#10;5fan+bPzLD7kS9cqTpjB28K4SXyjQAyIT2eyHO5jpr6Zt9M+8imbFzwn1TtFgsLxrKv/3RTIO7N3&#10;BCnPTJYEFJyfxmfvaZsj74U41A9DBJQTb4gUxu/FtuP6BtTQ4QMxJn1V4CuIl26h5dMAEIq+u+zr&#10;NOhC8VAZDWG7VH7FBl6LG2cTv5Ao8TgHb0Sgse1x/3kLKWzutf9hzyPmchnz5m37esXlEuXBOWNO&#10;Oc+WK8jDdueUP+3jRzi4Rg2Ji+N1mdcG55BHQ9mQFm8X8/mSF4UXu8aRgPImRSIa2XMQd58Sr9k0&#10;/wCTom65ddEhoS3mr/5Pvmbr3oeYxmnzOB5lgddvmLUotKvAM+CPZXd3tzecWBX4ClIRITaIDANX&#10;GR+A3FhkRBYPNYqmdGncWDqeDG+7UNuILFSkCcLwnbPeoOFZ3MGYbSBiIsHdOYQdCEZE3XXkqWGZ&#10;04U6M/qoU820C66j620wnUcsofHjCWbMiSs4/eS+a4Kyyo0Q5Km3xI73nmhGHXYibT9AeZxs0rX1&#10;fDwlPD/KuVffbbI05mun86TO7Yd+gJ8woByNs/t/wCKQ48HwlFP6X8oMWBW4hQgJAWm48eg+0fDy&#10;Jq6EY1DNg20em1BDksGtgGQs9zQLaPqlt5gUdXHSjeKTUrKGhH9K1p/xzNY10Tm2oXGMpQ6fuEp5&#10;EF8LA3k0ZKFjrGmYvcAUGlv5miOoqx5z4jmmhrrAMSettN07i8d6PSG6OrmJNDsO+ceSMCHq2nnU&#10;UhamL15YN2ps5JhtJMe0LzYA8KIDhi8SNhB/8YtfsEO47rrr3LiqICwA3PPzzz8fHgPSPUJYoMSB&#10;aKxx48ZxOkDCMzRoztY38c/q7IzOCilDd3AneQ/uMtGgfCcHBiavhf3RR51OeZD4aEBeLBZZ8OI9&#10;kQ/KmKEuplLPtvXuA8zkFVeZbPsoHk81TpvP+Xzzm980Uy9azfvSqPNXPxg2MrrVfENzeMxhMaKZ&#10;96kHzaRlV7D3xQN0iFriWDiUl+xjRjql72qbJvDaUy64gcp4JZ3/JKWhG1F19yPn9ns21B3/cOO2&#10;QxxhN4EnvioIC/Dd73433J85cyYXEv8ELGEiPE3t/SQMXSWEA4Paz7aTYQNPwUYOGkM8HhMzOnRz&#10;OEfiW7s4PwAfW8G1IA4IGB7LJ65SHkiDefuGLHfFVLY0HWOB1AqByhSWwW7lBihHKSMT+fBvYnED&#10;2Tybug/gsnNeKj+cByF33wFhIQ71tWma5+xrhxlSDtrqMZs8vAckDHTHcLCT3KRf/epXI3GKVQFf&#10;/Fe/+lWkML/73e9KKrXffvtFjkFBS0v/KzF6IM5kAwZhaPDA+Fh+0On2ovESGgPrVLycQN4O+X3q&#10;05/mZRj2kBl4yQx5LJ+wSgnPhjzybZ32ujQrLkyaHrluCam8C4PJg2aka6W80LWWEyYLUuodsDhu&#10;qsk2t9LMfJSNl3QqjRCeDjN7sav+5ZiEgT6UW4gPWBX4ChIUufwdBAogBAmD8XqCwXz3rV/ibdhd&#10;KTaOn8LeRo5b9jmUt7ijs62jwnA8RYA3y7VQGIlg8qj6QXSji0nUwd8PUbl0w+bqGsN90E4ebHzP&#10;zV8ytZ2T6Lg/3kfMqHvWfIXX5GZcfmskrtu96QbJhZQ3fkQjdo3rFiVcni7oR41lWBWEBdBiQgVA&#10;He8egwDGEFpsMujvvYPGH2I8391LDelvTNtI/F0OTkNjnXTWzPj4bex1cI1KxQYifSgyeBp9TdpP&#10;09hs3s2PUlxUjL130D7Fz77mbpPJ5W1Zqbvkf+pzPBafxywVsY/FjnE009yb9nEOxmkUjgkQbgqV&#10;TmwKCnztoIkutIJxXVUQFgAF1MCviiQOQowTGwbvbuVgfB6/KMOhgXwflumkSUEkjM6rHTs5PNbn&#10;dN/yKA2SqTvxiCqO6IpERFj+mLv6PyOiEvbQ4Dzf3GZS5KWw+OvGC3HumJNWmGxDCx/3qO4Vgsw2&#10;N5sszXbhkSW8673RWev4Uy+w4pQwHl7gprKLwkKxJ2ws0HYuR/Fwvh6JWBWUFOQjH7HfPdO8+OKL&#10;S8JAEaArRBhqylmXRRoVd22ufUx4LMTYpLZrXCSMDV9bGwkDJX+fqOLIXbguB6+3beRZs867cWYv&#10;zVith5609KNhuF3ItZ6s6/izaVZNExsaU/bSIB9hA3W15VhL9uAnFigfEXnZBW5MZvqXPSAYERqe&#10;XUv4QARiPGFV4CtIxcTdIx4RsyUJF2NiGUMbF11FflSp4MBMVn36lA1vja/He8gbd/lWj6jiiLdG&#10;Zn6CumDJO4b2kwulHk+z+9avhF6Jy4duD90f7csaHbYQCgSKcZcvn0qp7QyRwRYVdJEResRWnbc+&#10;Bvvmp4+y/HHYYYeFYTLwx0Nv14AVEd5irfUcmnZsWOMVVRzhOcqKKLgOhN1D4mFxXr7ODvCdsVmE&#10;7IUC0SF/ERlvN5luyivbvH3/WCP2hMCkK5Ww7WDV3mf7v0RfgSqmQIutfcFBXuMJ0SD51k7vEoPE&#10;23UrDJqfNqNPPtc09trB/pZ7Kn+XDcQ5vmuUIzwWxDefuviRsxaSyEd4F3W5nE6YEK9RQawp8vh2&#10;6aWMcBX5PNinbVxoTxkXAxK2HawqfAWqmAL9KpLu+gZiFm+J5FJB46BLAv1p+XokoErX2cAPHtjf&#10;0L23P2Hq+WF3ka5FedJEwHolNSFAuOxrUjqZ9Nix1UZ+m4WXP4Jw7kJpTBg5j9PjGoij8enkmSxC&#10;N41LvHIk9kRXCODRoB6uaKKH8YV7WFX4CsSMmclEKMC+FhyM6zNiCSndnOvu44bsOGIJNUx8QyBf&#10;+y5b5d7t7PeM4bzxVsbcG+6j69m8+rs8Guy7ZcUME6IPhFc7dZ5pnN5NeWRN4/hJpvfmL9lzqay8&#10;FKLPFVLcSLyr1zGWBQwh4ukB54vziJgc8WSDy7LBjF9ynmnYa55pOzD6trSg3D8ZVtJWgVCripJC&#10;CeOWPDT1TEn/arsHTwE8jQCjt+z7Xts94b0uSpvBMgK8Q5xXCYjPlBryaoPxbPgRjH7eOBCtAK34&#10;2GNRmWQ2WgmnXrKG8qB9CBj14fMhMBF34OmC9Dy+lWvyefbZrNhRxsQybpNwl2inSgRHrB7soNsW&#10;BKvQ+Hsg+XizVFLifaytreV02JdtP+2zzBmfWBtpkMFQulQssnY05cyk9sKgfoOA35PGdcsDidvl&#10;lOVXecMrJd7U1UITumGZQFRoGwBCwr5uK5eSDvsTJ07kNvSIr+p/ovYTYlggeezhg8/LYUaL7+XK&#10;AFYbBAueU86/1hRpMqCNqYkBtD7ONkbXv4Szr7+froUfvGTYW/mEFUddXtDX4KOPX2bGfqAvfNs2&#10;JHdxtusbf/pFlqfZre0ObV7Yj5yHMD53oym2j+ZZMXs7GueVFTmdI+WELSEYbGFf9wvs5RDTIw0J&#10;RAolXaMLN52mQItt1r/8OxuQG4UMnMrnTfctjwVhZHhPo9s42hKxxQN6PLSffult/de6+wCvqHyE&#10;MOU84dgTzuJrI3984hQeGD9GaV98nO3OUAYIAmmwDYgySzeIt0XwSK3f86KO1P3RzFWEp+vI63A8&#10;DrR5YHY77YLruTxZvHwQpEeclBOCkZlo3AQAa3AuYoQGDgmUFEyjTOFDCnRavLRoGxUztk1m9hV3&#10;8ouK7Yvfz43bOHc/bghw1lWfMYWRHSZNHgDnymtJwmyTfeHx/9yw96CejYJSHiHetdN5V8rMyP4X&#10;BEAIDeKoGzfdFGkiIE8g8IsqvNrNLw+o9Jrw+vV7zaXz+/9WyCUmXCImX7wQNtfwpQlYfdAsZStt&#10;wkKJZ0MlpCI63keBK0wsaUBs+ldOPmJNi/cpXbZYjMZTHvIDkK2fPTB2rQ2/P20spnkSocNLF68x&#10;dlL5lyMEReXXYaE3o7JWnA8RdcCWvRtt8YShvk5+SlhKDV+8EO0Fu8sQCC+HetKhjYcMwoKh4Hpw&#10;qffjKN8e+9znPsfn93enZGDHS/nI3Uywj0bETHAhzqOtXGNie96O1xzPJl0lPgjIxyRIvMsm8YjD&#10;50ely+TuyhUJ1swQRl1gtq3T5NrwShNdm7tFWybcCPiid57GYOG4i9LghlrIyxhBGLFn3RMm09Qe&#10;pIEo6ZovLTMjaEiAPLGgjQ8BYiknE9RPU25ywI1zqW/w1tbWuC53SMFXwJADCQ7iAiA2QMdxQwWN&#10;4KNt/I3ctaL7QWPo8zH73EKzyueusL8WqsFvMGnLa24sKis2EdYWEhv2a9LZ0COOoH1cC/tofJS3&#10;lwfrT5PQ8DuFlEnn8hzf8+IK4nI6TpNAVnBadL0oV8+LK82IFH4XkeduriZdY4qT8PvRjTy+wjYd&#10;lG/WI6dSvkiLHyCPMPO+fpbpeWklE/H1hYypzaV4WMBlDDhjxgy2ITDQakAljiDgkMJfib5CVkxZ&#10;Z4MB9Nui+A2oCAvU4oPXqAm+/5+tt43NSybU9eXQwHyM9bXSrpM/k0XebEvQWAjD1jemQ574wXNx&#10;VnuQ5wgzd+PSUEy9JK6eF/vMgpdWRti7uS8Q3wrTreKRtvO8Rbw/5eajTKGr0XT2LeC8bHo5r4+v&#10;1fNSH8eF+dL16osZc0xvZ0RsSAP7ARK2vQyGEUMOJQV1ecEFF5irrrrKGycU6LCRvYtLBJcqRv+I&#10;P9daa3KjG01xthVEOpchb4LueKCH71HPhsbT3aiE91Ij95C4uolofIRBDN0kil4mCY7jl4eiiCML&#10;kwVFImrI0cQm400nRINnGgsqbIVpqMUfAMOz9c+Y8a1eeY0I3eGOeFmCPPAq2g45eAsLYlygxxGA&#10;HitoCvTYAW9T6HEOPhZjf/Y3wuQbak3P5hWm8597qMHR+FYIteOazagze3jft7aGRrrrrGn2GpSX&#10;eAj+7UFw/Jmz7IfyUjVZkx1Za9LNRfY42ZFFFhmEnMZvG2gsBa+C7hQL0fCmvSS6WV8+zcx+ZAmL&#10;MdtcMHOeXEqChBdcHlw3xdtpnzuBwm0XGUfuhuWYPOby94wObwQhumLxbvICpBBh0gY6vByHqlcD&#10;fkcsKbC4deBrX/taJM4nOIwzADcOFV9AYoPRrXdZxoPkPHWX4diKmCEPF55DjQmhFqa1kAhqTJ7G&#10;VfydjkColRIinn7vP5qpa44yrcdMN/lO+0EY6cInLl1l8vkcdeubeAEWY0g+lxp+zPEfsr9SpzDx&#10;NLmOetM4axGH1Y2D4GvM+GsOUZ5rJS8Q2+sHk6V0f3mEqJs+lsdTgA5vbm4OQi1gYx0/AIcsSgoL&#10;0cR5MdD9htv8+fPZIDiHvQV3hf3x3J2Rp0CXlSsW6dh6MniXhqkdJjumwWS76kznsXPIAxXYi2QL&#10;OZOb1Gyy2bSZ9ww1PjXg3KeWmvyYJj533sYzOE/86qk4oYXy7qOwM82cDUtNrque0kNw/V9k6rpw&#10;bx7DLWDvRmFUxizW3zCGhBeGByZOWfkvvC22doVhSI/t1AtuCMPwJGTehjO5rhA23tqQX3dVQjwk&#10;1ze1G+/zcvq4DIcuXGFgoF9OaKBrHOkGQMzY3Pji5DZTRwP1ns0rTe3cUSZLHmXG/z7BFMZbUVhP&#10;kOLuNNdIYqQZoPyXFMJrp7aa3NhG9nC2cZdz91MgMWL2h26qaXaXKUwYafLNtbzFgmuWxoDSRacp&#10;P5yP4+J0K0581IYXZslriojkd6U4R8LwAxxs9avl0z56E38GC7NR+0Nq2+1PbO3/9FU56icBrtfy&#10;CUt7wHIfbCQOeYSFBfTM0kfADYMIxLMB+CK2jp94/SG8bVjUZbpfWEbdKjX6rDZTP7ONuqxUmC6V&#10;xfNQdEfo8lLspTAwz42qpxlgA3VndRw2m7wY4rMUblfy7dgrXaTuj9Kja0TXjTxznfZbaIXRTXxd&#10;DPIhaAivYd9xFLaM0pOQKW3jXrNZTDhPhMXPOWnLT0iCMBBpso3kfclDb7nLDvr1TDOO2qOhXG68&#10;72b3wZPux8Qhj7DAuMtcF+4yzqXLfyiJMXUcBJQpZKlhMQO0DY4uLduYN5naPIUtNzP+62Taortd&#10;bqbdeZzJ0kwV58p3QVL5jGl5/wzTfuxMzmf0Bf3/m5WhLhETAITjGPlgwN9y9F7hmAqD/gxdz4qN&#10;ykDlQHhx3Egzj+IkXevxM2y+8K7BhwfxYUL5plqmvdPMuvoeDsficDabN9NG1YUTGT43hvLsEyJD&#10;L+DaEnEAhCRLS76bfzgs5JZDWOiBulGhT3QQlTxG8RmkhrwAxASjZ/NZM/OBk7jh0w1ZFgiENeGa&#10;g3k8VjujlbdIL92q7XaDvGislW0pmnRTweRpkoEJCNLz0gbtY6w45wmsra1kz4gtxGjHkH3s6bCP&#10;hrfnrOTvtEGEnIY4dtUBnBZpJtCEwIYvp3Eifr5HEx+Ky9E5Gar31nv2D2fNWAuUJRkpr6aIyhcH&#10;ig2xjbu5HQ6px1MDISw4/sNyoAqKsbB14/A3RAKZ2ofxND7Ch/K6adyVH9VIjddH47kO0/PCctN1&#10;7oJAXDSRQPdJDdvYPZo8IBrYeh6cP/G6Q1kIE6482GTbbTrkwx6ThdLHSx0ITzfmeGvTSB5Y5ljB&#10;M1Q7uLezV5wH72e9IvKy+xOueQ97RIi7a+UiM/FjB1H8SjProSUm20ZiJ+9nF6Gx6AzvZheZ/+0M&#10;fDq/v+533XVXOFaTIUdoF6Jrc7yjJmkrENywQ1h4PEJBBV3vJN+gGMgAAuwjnSwhCOERYOxaGuRj&#10;9onG69283LQdO4M9yegL97VhDmtyGIvZ9Jnmgsm10CCd9os0geCukUVTeh4I79WwcDTvp+tzvC3Q&#10;eA7nsLctZLhr7zhpNot+ATxqTcZkyWsi73mbzjQZXkKReohYUioMk5HoMQgbaLi/LRB7Pvzww5Fw&#10;EN4N8YDv5iY7vkjb4QUywNu0KamMULwZ4PvwjEtAjIM7Wt/J+Hgyew7yWr2b+8dL9fM6SEyYQGD8&#10;1WfmPvFPHI603bTF6zzwigjjFx+D8xCPbbbJejSOp9knto37j+XHUBI+/7llvGWRQZyYLJCwEAaP&#10;B6GxF6S4wkQ7qbDpl5uZ60833TSLrivmgu7yQPO++S0mTzNTXv4gr/avJ0f/gcUV2kAeLY4AROeJ&#10;G7bwVYYrCfrurHJEehhX4MajMXNtddyYTYdOtJOG0bZrzI9r4m33t/vF2HbQ5HAfFJGB8FwyxmPv&#10;R+JAd6vTCxEHQWOfx12j6/gYIkM3D09WmDiS8juH8rDi5KcKNPbDywBbiPKUY+vd/2DGt+XMuyS0&#10;SR3RV4ggJJlwuSIDYR/3z2l9dgJ9oqRhypW0HbZoJIaV0XflQELzxU+ePJm3At+dCY/RvRmv4+Ch&#10;NrwNBNP/uIe7R9r6OO6i/dUxulca7zUXWTjgnE3/zGLiePJu7cdRFxmk7x/n9R9DELg+vCiHUdnq&#10;5nUFZbKLxPBoU0Y1sOAgtmN7WqnR08ESTLRuIjDY0R2SXHPNNV57QJx49d4NdxkMTYY9IpWCiHzT&#10;b5fi/dxwPUOF0TFp6Omxz0CF+G8DeCm8h6Y9EIixkR1X9ZmG3jGRODQmtj0vnm0FQcRYTOIhmFkP&#10;L2HBSRi61Gn3vt/uU57i4YQ8yaD08589k8uk47KdddxVfujg0TzbhNjQleq6gC+88ALbQsNNI/Ha&#10;Zr4btsxS1G6DSMV8ItIUw02bNi02rXhJGPTYY4/lrdu1wDuhUfktV9XIEBG2aeri7LGMoyCwfiFp&#10;QigQTTQM4rJhufY6PtbxILyjFqem9XAraAKzj5l5/0k0GYhOfEAN2GLNmjUlaYSwgX46EJfGDSO7&#10;/YK2uweoMv9Km7By+Odgz1eombjz3PGEz0DwaALZ96bLYxJgu1IhxmC8H4QjnT3G0kXwTlmQdsJl&#10;B4X72Wasv9n9flrB6OMFwfgOxNgsVbSLxDxhoDB4v2wRC8L2eMrN0R8Wg3LDCXDc1GSf5ZZjV1cX&#10;p/XdpAiL8Wy7F9zlCggK1AKBIQCfQXzGE5HhT//lXF86EG+DsMhIUCwIamRhw/xOFoJ4G/FWoPZm&#10;2M/krDfUXaabXrreXFttGC5xyD+TzvJ2/n+f7S2rDDPgqcO/OHLSgLAf6gtvhnO0LQF90+KvnWJs&#10;s9vCV1k2JiCDXvzowvVS77zzTuy/yv32t78N8wBwLh7f+NLmWgpm/OWLIyLAkgl7GaIrLnTFU+89&#10;geP0OfBY2LYeNTUSznEkPt0d49062YfQZ3yh/2OJmqgDBKLhTgSEWkhyDGhBYV/CXHsG/AFxt0ak&#10;wgLXm7399tteA5UxXOjdAPzv+Z133smN4BUeTSLmPPNB7saEWHPrfnFZJExmmHi2GQlnIapjxcK4&#10;RhKWE0/ijPNQzzzzTFDqKHz1bGigmasjNKH8rwR+uCJhQIxHA3d7FIiRSsMY+FMIN9x3VyMtjB1n&#10;cAHipZvFOfB+vvQQHd765S+QkyhmPrTE8WJ9Jl3sf21bZpdyDAHJfvf/nM1jM34kRlukw2tL9lql&#10;Qvv9738fuUE0UHY3/Xe+8x2uS5y3A8U+cgzoeMU9A2TI12kTqXyct9KEIbXx4s5BQ8HgSI9jgby7&#10;FedhNHPFLC+zYG0MTwUaZnSx0MRTjZVHYCQqeLnezStNXQ/+f6F83iIi/YjJJ6w4Sr2kbi5lWcgX&#10;BwbX2uNQYog4bwVCWIBr5HLnwLAgxnsCpEcYPEo5D7Gjed9994U3iw/lbrYvfOELkWPxhrfccksk&#10;HMTwAXDDFfdYlBgDYgDuvvvuMGzChAncUL4GQXg5wQlFrICMD3GuUNKJQOV4MNQeE/uSz6pVq8Lr&#10;aKDc+OtyOccl4lFubN06Sl46DITYythjFHHPha9hdeODAMJgRO2N5A4XEQL6O28ucS0R3RFHHMGP&#10;cTQgEHSdkgbXwitSIiIsH/T12VfDEYaJB4gvoiNtHJAf8pV8tBB9RF2lTjrMZxdAh8V5a7red2ib&#10;gOA1EAgDA4888kgYpqEbRbB+/fowrBwhgAcffDA4y3oaaSwNjIMWL7ZvzbqikptAxFcOjz/+eOT6&#10;LrEgi7wAN84nQAmX9HEeLZfLfZO2CQS+Ox0NC2O6d6sY1yXgNkhcA7h87bXX+FoiHggHeUnjA4hD&#10;WohUh2uI9wJXr14d7g+GUgYdBuhjoYhfyubh/yMm8KDEWDCi/oe4z3/+82xcnQZEOll510SjgW+9&#10;9VZJXCXErBF5i/AhQC1o5I1w/O2kFlolxHkCfUNJuBwLEC5hmoAvnPgmMUEZ+IwWEuM0X3cCyHjt&#10;xRdf5DSuR9xRdN+M3Ra6f/YPIYGYtcqxroN4UtQf40h9bgwXExNUgF8SSwwoEwL3DpeuBI2DOEDH&#10;DzW65Rei/FJ28ZhuGhEd4MYpJtgGlBhSBKXDcIxwOQawBKDTVEKIWfJCo/rSVEoA+SEfEQjCpTt2&#10;0wsBnId9pAPcNAjHbNoND5hgO1Bi0COPPDLc9zUIoMU3GLr5QRwQy7nnnhvGiyfVEHFiUoA0cr5Q&#10;4rH1xQsRJ/H4h2rsv/rqqyXpYphgB+A+os+4Ea+hw+IaFHHgvvvu600DuEKFuCQM5wA6XhMoJ3Rf&#10;eTUBXS4pr2/yI6SJCeyTYEei3EKoJiBdURzRgE888URJOBraFSHSShiEBOh4TUD/P75LEav7CEoI&#10;6OtX4KET7CwUi8VraeMzOhMNhW+DDCS2OAL6WDzLG2+8EcYDbhpszzzzTI5zxeoSiBMRwt1vm8Tw&#10;RmKCXQEsrNImliKAwVC8lngygU6DOEDGckiHfYmXOH2OS7mOT3ADCTVggmrA+2LkNlJEIMcyEdBp&#10;BDpMEyj3GSoRWEtLC6eFuLA+iK1PfA4TDBH4GmdQFE+lwwBXBIA+1kT3Dfg8FOLwSzA3vAL+AzHB&#10;EISvsSoiPJkrEvdlxAceeCByrClPMJCHEMdXXHEF729D155gmOBbRF8Devnyyy+zB4P30YJDmD5+&#10;/vnnWWwinNNPP50FiWPXA4pQK+geQ9KMG+VOMIzxZ6K3cSvhs88+G4oL+2789jJ4gJ9gd0Mul/s9&#10;bUoafFcS4iJW/f87E+xalPzSa2cxeFOkhpggQQTTiT8PPJD/d6cB8R4btkFXCP6N0r9C2wQJEiRI&#10;kCBBggQJEiRIkCBBggQJEiRIkCBBggQJEiRIkCBBgp2FESP+P8X1eMyPRJB3AAAAAElFTkSuQmCC&#10;UEsDBBQABgAIAAAAIQASsXJ13QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9h&#10;GcGb3WzEP43ZlFLUUxFsBeltmp0modnZkN0m6bd360Uvwxve8N5v8sVkWzFQ7xvHGtQsAUFcOtNw&#10;peFr+3b3DMIHZIOtY9JwJg+L4voqx8y4kT9p2IRKxBD2GWqoQ+gyKX1Zk0U/cx1x9A6utxji2lfS&#10;9DjGcNvKNEkepcWGY0ONHa1qKo+bk9XwPuK4vFevw/p4WJ1324eP77UirW9vpuULiEBT+DuGC35E&#10;hyIy7d2JjRethvhI+J0XL5k/pSD2USmVgixy+R+/+AEAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68&#10;AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3&#10;oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tg&#10;UrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJ&#10;KEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDYjp1xrAMAANgJAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItAAoAAAAAAAAAIQCWXqYS1y8AANcvAAAUAAAAAAAAAAAAAAAAABIGAABkcnMv&#10;bWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQASsXJ13QAAAAYBAAAPAAAAAAAAAAAAAAAA&#10;ABs2AABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAA&#10;AAAAAAAlNwAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAAAYOAAAAAA=&#10;">
+                <v:shape id="Graphic 27" o:spid="_x0000_s1055" style="position:absolute;top:6865;width:69672;height:191;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6967220,19050" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDPYhFixwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFHqrG43VGF1FBG0PvVQFPQ7ZMQlmZ0N2qunbdwuFHuf7n8Wqd426URdqzwaGgwQUceFt&#10;zaWB42H7koEKgmyx8UwGvinAavn4sMDc+jt/0m0vpYohHHI0UIm0udahqMhhGPiWOHIX3zmUeHal&#10;th3eY7hr9ChJJtphzbGhwpY2FRXX/ZczUJe74nCebeicjp0cP95OUy9szPNTv56DEurlX/znfrdx&#10;fpaOs2n6Okzh96cIgF7+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM9iEWLHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m6966966,l,,,19050r6966966,l6966966,xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
-                <v:shape id="Image 28" o:spid="_x0000_s1041" type="#_x0000_t75" style="position:absolute;left:236;width:6431;height:6461;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCMlSI1zQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PT8JA&#10;FMTvJn6HzTPhJluw8qewEAJouHgQGiO3R/fZNnbflu4ClU/vmphwnMzMbzLTeWsqcabGlZYV9LoR&#10;COLM6pJzBenu5XEEwnlkjZVlUvBDDuaz+7spJtpe+J3OW5+LAGGXoILC+zqR0mUFGXRdWxMH78s2&#10;Bn2QTS51g5cAN5XsR9FAGiw5LBRY07Kg7Ht7Mgrwym+nxX75cTg+D1ab1Mav6fpTqc5Du5iA8NT6&#10;W/i/vdEKnuLRsNcfD2P4uxTugJz9AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIyVIjXN&#10;AAAA4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;">
-                  <v:imagedata r:id="rId8" o:title=""/>
+                <v:shape id="Image 28" o:spid="_x0000_s1056" type="#_x0000_t75" style="position:absolute;left:236;width:6431;height:6461;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCMlSI1zQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PT8JA&#10;FMTvJn6HzTPhJluw8qewEAJouHgQGiO3R/fZNnbflu4ClU/vmphwnMzMbzLTeWsqcabGlZYV9LoR&#10;COLM6pJzBenu5XEEwnlkjZVlUvBDDuaz+7spJtpe+J3OW5+LAGGXoILC+zqR0mUFGXRdWxMH78s2&#10;Bn2QTS51g5cAN5XsR9FAGiw5LBRY07Kg7Ht7Mgrwym+nxX75cTg+D1ab1Mav6fpTqc5Du5iA8NT6&#10;W/i/vdEKnuLRsNcfD2P4uxTugJz9AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIyVIjXN&#10;AAAA4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;">
+                  <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
-                <v:shape id="Textbox 29" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;width:69672;height:7061;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLSN82ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPKE3mzSHsl2bliIKglDcbg8en5vX3dDNy7qJ7frvjSB4HGbmG2a9nXwvLjRGF9jAYq5A&#10;EDfBOm4NHOvn+wJETMgW+8Bk4JsibDe3N2ssbbhyRZdDakWGcCzRQJfSUEoZm448xnkYiLN3CqPH&#10;lOXYSjviNcN9L7VSS+nRcV7ocKDHjprz4csb2L1z9eQ+9x9v1alydb1S/Lo8GzO7m3YPIBJN6T/8&#10;136xBrTSWhXFSi/g91P+A3LzAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAItI3zbKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
+                <v:shape id="Textbox 29" o:spid="_x0000_s1057" type="#_x0000_t202" style="position:absolute;width:69672;height:7061;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLSN82ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPKE3mzSHsl2bliIKglDcbg8en5vX3dDNy7qJ7frvjSB4HGbmG2a9nXwvLjRGF9jAYq5A&#10;EDfBOm4NHOvn+wJETMgW+8Bk4JsibDe3N2ssbbhyRZdDakWGcCzRQJfSUEoZm448xnkYiLN3CqPH&#10;lOXYSjviNcN9L7VSS+nRcV7ocKDHjprz4csb2L1z9eQ+9x9v1alydb1S/Lo8GzO7m3YPIBJN6T/8&#10;136xBrTSWhXFSi/g91P+A3LzAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAItI3zbKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="72060CB1" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:before="153" w:line="275" w:lineRule="exact"/>
                           <w:ind w:left="1171"/>
                           <w:rPr>
                             <w:b/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>County</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:spacing w:val="-5"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
@@ -6063,50 +9757,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>are not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>permitted:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4C53B8" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
       <w:pPr>
         <w:sectPr w:rsidR="008E033D">
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="280" w:right="520" w:bottom="280" w:left="520" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D348BAB" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1661"/>
         </w:tabs>
         <w:spacing w:line="244" w:lineRule="exact"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -9414,51 +13109,51 @@
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Candidate statements will be published as submitted on the filed hard copy, including any potential errors.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6960922D" id="Text Box 6" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.7pt;margin-top:14.7pt;width:548.6pt;height:40.95pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoHOJYxAEAAIUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YDJFuNOMXWoMOA&#10;YhvQ7gNkWYqFyaImKrHz96NkJym2W1EfZFp8euJ7pDd3Y2/ZUQU04Gp+syg5U05Ca9y+5r+eHz58&#10;4gyjcK2w4FTNTwr53fb9u83gK7WEDmyrAiMSh9Xga97F6KuiQNmpXuACvHKU1BB6Eekz7Is2iIHY&#10;e1ssy3JdDBBaH0AqRNrdTUm+zfxaKxl/aI0qMltzqi3mNeS1SWux3YhqH4TvjJzLEK+oohfG0aUX&#10;qp2Igh2C+Y+qNzIAgo4LCX0BWhupsgZSc1P+o+apE15lLWQO+otN+Ha08vvxyf8MLI5fYKQGZhHo&#10;H0H+RvKmGDxWMyZ5ihUSOgkddejTmyQwOkjeni5+qjEySZvr2/XH5ZJSknKr1K5VMry4nvYB41cF&#10;PUtBzQP1K1cgjo8YJ+gZki6zjg1EW96upjrBmvbBWJtyGPbNvQ3sKFKr8zNfhi9hiW4nsJtwOTXD&#10;rJv1ThKT2Dg2IzMtFZ8waaeB9kR2DTQxNcc/BxEUZ/abo5ak8ToH4Rw05yBEew95CFOxDj4fImiT&#10;NV555wKo19mleS7TML38zqjr37P9CwAA//8DAFBLAwQUAAYACAAAACEA87uaq+AAAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBC1k1YRhDgV4ufAAQGlcHbjJYmw15HtNilP&#10;j3OC0+5qRrPfVOvJGnZAH3pHErKFAIbUON1TK2H7/nh5BSxERVoZRyjhiAHW9elJpUrtRnrDwya2&#10;LIVQKJWELsah5Dw0HVoVFm5AStqX81bFdPqWa6/GFG4Nz4UouFU9pQ+dGvCuw+Z7s7cSnuO9D+Zz&#10;PL4+/Dy9fKwumnwrgpTnZ9PtDbCIU/wzw4yf0KFOTDu3Jx2YkVAsV8kpIb9Oc9azQhTAdvOWLYHX&#10;Ff9fof4FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6BziWMQBAACFAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA87uaq+AAAAAKAQAADwAAAAAA&#10;AAAAAAAAAAAeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" filled="f" strokeweight=".16931mm">
+              <v:shape w14:anchorId="6960922D" id="Text Box 6" o:spid="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.7pt;margin-top:14.7pt;width:548.6pt;height:40.95pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoHOJYxAEAAIUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YDJFuNOMXWoMOA&#10;YhvQ7gNkWYqFyaImKrHz96NkJym2W1EfZFp8euJ7pDd3Y2/ZUQU04Gp+syg5U05Ca9y+5r+eHz58&#10;4gyjcK2w4FTNTwr53fb9u83gK7WEDmyrAiMSh9Xga97F6KuiQNmpXuACvHKU1BB6Eekz7Is2iIHY&#10;e1ssy3JdDBBaH0AqRNrdTUm+zfxaKxl/aI0qMltzqi3mNeS1SWux3YhqH4TvjJzLEK+oohfG0aUX&#10;qp2Igh2C+Y+qNzIAgo4LCX0BWhupsgZSc1P+o+apE15lLWQO+otN+Ha08vvxyf8MLI5fYKQGZhHo&#10;H0H+RvKmGDxWMyZ5ihUSOgkddejTmyQwOkjeni5+qjEySZvr2/XH5ZJSknKr1K5VMry4nvYB41cF&#10;PUtBzQP1K1cgjo8YJ+gZki6zjg1EW96upjrBmvbBWJtyGPbNvQ3sKFKr8zNfhi9hiW4nsJtwOTXD&#10;rJv1ThKT2Dg2IzMtFZ8waaeB9kR2DTQxNcc/BxEUZ/abo5ak8ToH4Rw05yBEew95CFOxDj4fImiT&#10;NV555wKo19mleS7TML38zqjr37P9CwAA//8DAFBLAwQUAAYACAAAACEA87uaq+AAAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBC1k1YRhDgV4ufAAQGlcHbjJYmw15HtNilP&#10;j3OC0+5qRrPfVOvJGnZAH3pHErKFAIbUON1TK2H7/nh5BSxERVoZRyjhiAHW9elJpUrtRnrDwya2&#10;LIVQKJWELsah5Dw0HVoVFm5AStqX81bFdPqWa6/GFG4Nz4UouFU9pQ+dGvCuw+Z7s7cSnuO9D+Zz&#10;PL4+/Dy9fKwumnwrgpTnZ9PtDbCIU/wzw4yf0KFOTDu3Jx2YkVAsV8kpIb9Oc9azQhTAdvOWLYHX&#10;Ff9fof4FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6BziWMQBAACFAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA87uaq+AAAAAKAQAADwAAAAAA&#10;AAAAAAAAAAAeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" filled="f" strokeweight=".16931mm">
                 <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="2B704BA7" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                       <w:pPr>
                         <w:spacing w:before="59"/>
                         <w:ind w:left="103" w:right="100"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>IMPORTANT</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>:</w:t>
@@ -9683,57 +13378,63 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E033D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidR="008E033D">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E033D">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>word.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FE616F" w14:textId="7199FE73" w:rsidR="008E033D" w:rsidRDefault="009B3DA6" w:rsidP="008E033D">
+    <w:p w14:paraId="31722C84" w14:textId="7D62A03F" w:rsidR="008E033D" w:rsidRPr="003A76C6" w:rsidRDefault="009B3DA6" w:rsidP="003A76C6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="5"/>
         </w:rPr>
+        <w:sectPr w:rsidR="008E033D" w:rsidRPr="003A76C6">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="500" w:right="520" w:bottom="280" w:left="520" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EE81E99" wp14:editId="4DF95761">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>399415</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>631825</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6973570" cy="1006475"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1121767353" name="Group 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
@@ -10296,52 +13997,52 @@
                                   <w:sz w:val="16"/>
                                 </w:rPr>
                                 <w:t>complete</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="7EE81E99" id="Group 4" o:spid="_x0000_s1044" style="position:absolute;margin-left:31.45pt;margin-top:49.75pt;width:549.1pt;height:79.25pt;z-index:-251648000;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text" coordsize="69735,10464" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzvplcawIAAOEGAAAOAAAAZHJzL2Uyb0RvYy54bWy8ldtuGyEQhu8r9R0Q9/UefdhV1lEbN1al&#10;qI2U9AEwyx5UFihg7/rtO7A+JE6uUiW+QLAzDDPf/OCr66HjaMe0aaUocDQJMWKCyrIVdYF/P95+&#10;WWBkLBEl4VKwAu+ZwdfLz5+uepWzWDaSl0wjCCJM3qsCN9aqPAgMbVhHzEQqJsBYSd0RC0tdB6Um&#10;PUTveBCH4SzopS6VlpQZA19XoxEvffyqYtT+qirDLOIFhtysH7UfN24MllckrzVRTUsPaZA3ZNGR&#10;VsChp1ArYgna6vZFqK6lWhpZ2QmVXSCrqqXM1wDVROFFNWstt8rXUud9rU6YAO0FpzeHpT93a60e&#10;1L0es4fpnaR/DHAJelXnT+1uXZ+dh0p3bhMUgQZPdH8iygaLKHycZfNkOgfwFGwR9CudT0fmtIHG&#10;vNhHm++v70xn6cJ3KyD5eLBP75ROr0A/5ozI/B+ih4Yo5skbh+Beo7YscAylRLMsSTESpAM1P0Kd&#10;GzmgJHNFuRzA2cFEdvgmof7o+N0cCF9Ag7KyeQzxAE8SpouRzZFenMRhnJ3opWGUPGdAcqWNXTPZ&#10;ITcpsAbBex2S3Z2xrolnF9crLlAPXQmzqfcykrflbcu5sxldb264Rjvi7or/uXQgwjM3d9CKmGb0&#10;86aDGxdeNCYfi3U47LAZPLrZEcRGlnvg08OVK7D5uyWaYcR/CGiYu5/HiT5ONseJtvxG+lvskhXy&#10;69bKqvU1upPGuIcEQAljO95dElE6z9J0kSbTS02kvlVv0ITXweuCALmA/N5FELMPFsT84wXhXwx4&#10;R72mD2++e6ifrr2Azv9My38AAAD//wMAUEsDBBQABgAIAAAAIQA3hToa4AAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9Ba4NAFITvhf6H5QV6a9a1KNG4hhDankKhSaH0tnFfVOK+FXej5t93c2qP&#10;wwwz3xSb2XRsxMG1liSIZQQMqbK6pVrC1/HteQXMeUVadZZQwg0dbMrHh0Ll2k70iePB1yyUkMuV&#10;hMb7PufcVQ0a5Za2Rwre2Q5G+SCHmutBTaHcdDyOopQb1VJYaFSPuwary+FqJLxPatq+iNdxfznv&#10;bj/H5ON7L1DKp8W8XQPzOPu/MNzxAzqUgelkr6Qd6ySkcRaSErIsAXb3RSoEsJOEOFlFwMuC/79Q&#10;/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzvplcawIAAOEGAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3hToa4AAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAMUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
-                <v:shape id="Textbox 39" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:46497;top:30;width:23203;height:10401;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA62eZLywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bSwMx&#10;FITfC/6HcATf2mzvujYtpVIQKgW3iq+HzdkL3Zxsk2y7/nsjCD4OM/MNs9r0phFXcr62rGA8SkAQ&#10;51bXXCr4OO2HjyB8QNbYWCYF3+Rhs74brDDV9sbvdM1CKSKEfYoKqhDaVEqfV2TQj2xLHL3COoMh&#10;SldK7fAW4aaRkyRZSIM1x4UKW9pVlJ+zzigoui4r3g7ndimPX3p2etlfju5TqYf7fvsMIlAf/sN/&#10;7VetYDJfJuPF03QGv5fiHZDrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA62eZLywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" strokeweight=".16931mm">
+              <v:group w14:anchorId="7EE81E99" id="Group 4" o:spid="_x0000_s1059" style="position:absolute;margin-left:31.45pt;margin-top:49.75pt;width:549.1pt;height:79.25pt;z-index:-251648000;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text" coordsize="69735,10464" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzvplcawIAAOEGAAAOAAAAZHJzL2Uyb0RvYy54bWy8ldtuGyEQhu8r9R0Q9/UefdhV1lEbN1al&#10;qI2U9AEwyx5UFihg7/rtO7A+JE6uUiW+QLAzDDPf/OCr66HjaMe0aaUocDQJMWKCyrIVdYF/P95+&#10;WWBkLBEl4VKwAu+ZwdfLz5+uepWzWDaSl0wjCCJM3qsCN9aqPAgMbVhHzEQqJsBYSd0RC0tdB6Um&#10;PUTveBCH4SzopS6VlpQZA19XoxEvffyqYtT+qirDLOIFhtysH7UfN24MllckrzVRTUsPaZA3ZNGR&#10;VsChp1ArYgna6vZFqK6lWhpZ2QmVXSCrqqXM1wDVROFFNWstt8rXUud9rU6YAO0FpzeHpT93a60e&#10;1L0es4fpnaR/DHAJelXnT+1uXZ+dh0p3bhMUgQZPdH8iygaLKHycZfNkOgfwFGwR9CudT0fmtIHG&#10;vNhHm++v70xn6cJ3KyD5eLBP75ROr0A/5ozI/B+ih4Yo5skbh+Beo7YscAylRLMsSTESpAM1P0Kd&#10;GzmgJHNFuRzA2cFEdvgmof7o+N0cCF9Ag7KyeQzxAE8SpouRzZFenMRhnJ3opWGUPGdAcqWNXTPZ&#10;ITcpsAbBex2S3Z2xrolnF9crLlAPXQmzqfcykrflbcu5sxldb264Rjvi7or/uXQgwjM3d9CKmGb0&#10;86aDGxdeNCYfi3U47LAZPLrZEcRGlnvg08OVK7D5uyWaYcR/CGiYu5/HiT5ONseJtvxG+lvskhXy&#10;69bKqvU1upPGuIcEQAljO95dElE6z9J0kSbTS02kvlVv0ITXweuCALmA/N5FELMPFsT84wXhXwx4&#10;R72mD2++e6ifrr2Azv9My38AAAD//wMAUEsDBBQABgAIAAAAIQA3hToa4AAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9Ba4NAFITvhf6H5QV6a9a1KNG4hhDankKhSaH0tnFfVOK+FXej5t93c2qP&#10;wwwz3xSb2XRsxMG1liSIZQQMqbK6pVrC1/HteQXMeUVadZZQwg0dbMrHh0Ll2k70iePB1yyUkMuV&#10;hMb7PufcVQ0a5Za2Rwre2Q5G+SCHmutBTaHcdDyOopQb1VJYaFSPuwary+FqJLxPatq+iNdxfznv&#10;bj/H5ON7L1DKp8W8XQPzOPu/MNzxAzqUgelkr6Qd6ySkcRaSErIsAXb3RSoEsJOEOFlFwMuC/79Q&#10;/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzvplcawIAAOEGAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3hToa4AAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAMUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                <v:shape id="Textbox 39" o:spid="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:46497;top:30;width:23203;height:10401;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA62eZLywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bSwMx&#10;FITfC/6HcATf2mzvujYtpVIQKgW3iq+HzdkL3Zxsk2y7/nsjCD4OM/MNs9r0phFXcr62rGA8SkAQ&#10;51bXXCr4OO2HjyB8QNbYWCYF3+Rhs74brDDV9sbvdM1CKSKEfYoKqhDaVEqfV2TQj2xLHL3COoMh&#10;SldK7fAW4aaRkyRZSIM1x4UKW9pVlJ+zzigoui4r3g7ndimPX3p2etlfju5TqYf7fvsMIlAf/sN/&#10;7VetYDJfJuPF03QGv5fiHZDrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA62eZLywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" strokeweight=".16931mm">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="0B98F356" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D"/>
                       <w:p w14:paraId="05BBEDE8" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D"/>
                       <w:p w14:paraId="15A29196" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:before="193"/>
                           <w:ind w:left="1156"/>
                           <w:rPr>
                             <w:b/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="BFBFBF"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>Filed</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="BFBFBF"/>
@@ -10358,51 +14059,51 @@
                           </w:rPr>
                           <w:t>Date</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="BFBFBF"/>
                             <w:spacing w:val="-1"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="BFBFBF"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>Stamp</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textbox 40" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:30;top:30;width:46469;height:10401;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqtK+NxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlhN7qRk00RlcpolB6EKI+wJAdk2h2NmS3Jn37bqHQ43z/s9kNphFP6lxtWcF0EoEgLqyu&#10;uVRwvRzfUhDOI2tsLJOCb3Kw245eNphp23NOz7MvRQhhl6GCyvs2k9IVFRl0E9sSB+5mO4M+nF0p&#10;dYd9CDeNnEXRQhqsOTRU2NK+ouJx/jIKKL/X1h7TPm99ef10hyQ5nBKlXsfD+xqEp8H/i//cHzrM&#10;j5erOE7jeQK/PwUA5PYHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqrSvjcYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokeweight=".48pt">
+                <v:shape id="Textbox 40" o:spid="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:30;top:30;width:46469;height:10401;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqtK+NxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlhN7qRk00RlcpolB6EKI+wJAdk2h2NmS3Jn37bqHQ43z/s9kNphFP6lxtWcF0EoEgLqyu&#10;uVRwvRzfUhDOI2tsLJOCb3Kw245eNphp23NOz7MvRQhhl6GCyvs2k9IVFRl0E9sSB+5mO4M+nF0p&#10;dYd9CDeNnEXRQhqsOTRU2NK+ouJx/jIKKL/X1h7TPm99ef10hyQ5nBKlXsfD+xqEp8H/i//cHzrM&#10;j5erOE7jeQK/PwUA5PYHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqrSvjcYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokeweight=".48pt">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="5F1BFBFD" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:before="59"/>
                           <w:ind w:left="2212" w:right="2212"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:b/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>FOR ELECTIONS OFFICE USE</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
@@ -10818,72 +14519,50 @@
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                             <w:spacing w:val="-3"/>
                             <w:sz w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="16"/>
                           </w:rPr>
                           <w:t>complete</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="04229062" w14:textId="43BFF26F" w:rsidR="008E033D" w:rsidRDefault="009B3DA6" w:rsidP="008E033D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F0AE90A" wp14:editId="5EA03938">
                 <wp:extent cx="6967220" cy="706120"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="768542637" name="Group 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10930,51 +14609,51 @@
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="6966966" y="0"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1627616566" name="Image 28"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7" cstate="print"/>
+                          <a:blip r:embed="rId9" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="23633" y="0"/>
                             <a:ext cx="643106" cy="646176"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="1791632517" name="Textbox 29"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6967219" cy="706120"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
@@ -11078,58 +14757,58 @@
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="4ABCDC94" w14:textId="76443845" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="0099305D">
                               <w:pPr>
                                 <w:spacing w:before="1"/>
                                 <w:ind w:left="1171"/>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="2F0AE90A" id="Group 3" o:spid="_x0000_s1047" style="width:548.6pt;height:55.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="69672,7061" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAcLmcOqgMAANkJAAAOAAAAZHJzL2Uyb0RvYy54bWy0VlFv2zYQfh+w/0Do&#10;vZElJ1IsxC62Zg0CFF2wptgzRVESUUrkSNpS/v3uKNHW4rTrss2w5aN4pO6+++6jbt6OnSQHbqxQ&#10;/TZKLlYR4T1TleibbfT58f2b64hYR/uKStXzbfTEbfR29+MPN4MueKpaJStuCGzS22LQ26h1Thdx&#10;bFnLO2ovlOY9TNbKdNTB0DRxZegAu3cyTlerLB6UqbRRjFsLd2+nyWjn969rztyvdW25I3IbQWzO&#10;X42/lniNdze0aAzVrWBzGPQVUXRU9PDQ41a31FGyN+Jsq04wo6yq3QVTXazqWjDuc4BsktWzbO6M&#10;2mufS1MMjT7CBNA+w+nV27KPhzujP+kHM0UP5gfFvljAJR50UyzncdycnMfadLgIkiCjR/TpiCgf&#10;HWFwM9tkeZoC8Azm8lWWgO0hZy3U5WwZa3/59sKYFtNjfXDHYAYN7LEngOy/A+hTSzX3uFsE4MEQ&#10;UQG5V1frPL9Mckinpx2Q+W7mTZpjUhgEeCOW88jOsL6IVHadXWXphMaLcCWb1ZVH65g0Ldjeujuu&#10;PO708ME6D2ZTBYu2wWJjH0wDXYD8l57/LiLAfxMR4H85PV5Th+uwmGiSYVG4FhL3geBspw78UXk/&#10;h8WD8uI3IqHyEOrJR/ZLX0Bt4RXmwr/2+00+y8TDfPif/JbP/WfeAdCwH5PKcgARAsfUj4aHA24u&#10;AbdKiuq9kBIBsKYp30lDDhSVxX8QTFiycAOW2mJiAVqlqp6ATAPQZhvZP/bU8IjI+x7oCpm7YJhg&#10;lMEwTr5TXsE89sa6x/F3ajTRYG4jB/z5qAJraRGYgUkdfXFlr37aO1ULpI2PbYpoHkAH7W60YAX8&#10;Zq0B66yV/l6TYZXbY26TrnfftUdHzZe9fgOyCIUQpZDCPXmJh0bEoPrDg2AoUzhYdGWW5lkCrQQs&#10;nLryvqMNJ+k1liP44krM+WyjUgodSor2HDJ0yDOFfSHrSb1vFdt3vHfTcWS4hOhVb1uhLXRawbuS&#10;g3iY+yoBFYSj0IFwaCN6N/WeNew36E8IDpjjDHesDYGeYsOwvyIm6Tpbr0+tRYujllyukxWAgsqb&#10;XWZJns38DGqE1EAtmUmEKgFQn7FnkhuP3BSCNyGiSfH+f9nNN0m2Tq+SPBT4EVIs1UjSDWa0kF3i&#10;xp8VyFIS7n8Fs4UULfDCoyrZPD+qoIdeB9hfW9+N5ehPEU/L/1AMvqOl/VkJ7w9eneZ3HXxBWY69&#10;BJzeyHZ/AgAA//8DAFBLAwQKAAAAAAAAACEAll6mEtcvAADXLwAAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5niVBORw0KGgoAAAANSUhEUgAAAJsAAACbCAYAAAB1YemMAAAAAXNSR0IArs4c6QAAAARn&#10;QU1BAACxjwv8YQUAAAAJcEhZcwAAIdUAACHVAQSctJ0AAC9sSURBVHhe7X0JlB1VuW76zKfn9JTu&#10;zAOZp+5OwnAZgiCjgHBlCHADVyFJh1nBKAiXYfmAS5ZCgEsCXBF4ekHvZVYhJAQXoly5EhAnhKfi&#10;wFPBt1RUnEj2+79/11/91z67Tp/OdLqT+tb6VlXtvWvX3v/+6t9D1akzIkGCBAkSJEiQIEGCBAkS&#10;JEiQIEGCBAkSJEiQIEGCBAkSJEiQYGdiaiqVMrTdVm4gJkgQQSqTyZiamhqfYHYYkX9wjRwxwR6E&#10;14glgqgC/5uYYHfDzvZc28OgbP9FTDBcQY34Nm1KGrccX375ZfPuu++av/3tb2bLli28D2D/jTfe&#10;CNMdfPDBZuvWrRwuYYjH8RlnnGFOPfVUjgclvhKm02lsEwwjlDTiYAjBuCLxCQf43ve+FzneZ599&#10;Imm0GCFQ4IorroikKcMfERMMQRxZSVcpHgv7f/nLX7jxXREhXotEwnxie/DBB8NjN95H4O9//zvn&#10;B6/59a9/3ZvO4c+ICYYIfA1UQldA4CuvvMICeOedd8IwEYNOB9xyyy2RMIjr4YcfjqTBeY899lgk&#10;nSaA/PUxRKfT+BjcSI8QE1QJJY0Sx/POOy+2Uf/85z9zo8sxRCTH2Ic4sH322WfDNBKnxYZ0MsYD&#10;XMHuv//+fM748ePDsOOPP57DdLoKmGAX4jGirxFiCRGU8yAAulXsY4AP1NfXR9JAPH/84x/DY1ds&#10;QqSD8AA3vSssdOuAHEP4SAMgrowQtxAT7ExgAZY2gyYEgMbzxYECfay7O9AVhhbbt771rTBcKJBj&#10;lEEfY/YqwsKxeMWHHnooTAO6HtIZmybY0SAD/4E22sgh3cbwUeCLA6WrlGPsu2IT6DQiNn2upg4X&#10;yCRFl1uEFndDAL5wMJvNJl5uRyFulokGuuSSS8zFF19c1muBDzzwADeYnghoIi/d+IA+lm5RumJX&#10;HOeff34YJ8T5Ogx46623ImmEECXgiwPjxOwwwXbCZ9SyDRNHNH7ceTocAkHjQkjYgu5MNI6AeEl9&#10;A5S7NgiUExTgC9cMbsqpxASDxMnEEoMKyzVMOeI8oL29PQwDdJqdQQgQgosrt+sFNefMmcNl/OQn&#10;P+mN9/BPxAQV4jdEnxGZP/zhDyONhkc80pDgQF3qq6++yo0H/OAHP/Cm2dWUsvviRKi+uDgmj70q&#10;Q4nhQEAfo2E03GOddlsos14ZL8Lr5HI5g3fcECbdogBp0MCIl3MH8z7cr3/9a6+gvv3tb3P+cUKs&#10;gAl8iJsISMP+4Q9/CMMmTZoUhruDfjTMYD2BFgnN7ryCEvz0pz/lNBCgBtKLwOR4MOXweWTUJa57&#10;rYSBTRM42EosMZYQRq/07ka6H/3oR944l+vXr+dG1pAJgoh/1qxZJcLTZXGBxWGcq4E8IUTcGOXW&#10;Cg855BC+ltR3e4QmTASn4DO+zyNUOnYp10DS1YFoBFAaVZY3BNLgvmviPLzh0dfXF4bJ+Ugv5+g8&#10;kZcOw34wttoutra2cn4Abhypiyftng1q9JJ3zmAsNIxrsAkTJoQGlTCkk2M8VI8TGsSFOA0c49yP&#10;fexjofiw9Z2/LZS8Vq9eHVyxf+0O5RbocwbLz372s5wXCPvoONcWQXn2WNxIjBhEEwbEs0IdhsYC&#10;brjhhkg6LUCXGzZs4HPisHbtWu95O5qyhCGCE8hx3I1SjtpL+hiT5x4JnyFKiMYYO3ZseAxhQWA6&#10;TaXEw/XNmzd744QpYs0I65VGztvX9N7+lFlwRwVc9xSl3WhS2bzJZnIml82V5K25YsWK8ObBWC6f&#10;z/M+nnZU4mHFDo8++qg3HgR84cQ9CpHK19XVRY5dArW1tZFjwOfR0B3ijtZAo4BoUDe9MJ3OWWGt&#10;e9Ivpm1g77pNZgEJ0Hc9oeDoo48OX+gEfGk1Bb44YdxNucesw/kGxdKVlKNOE5ce4eItNBoaGrzp&#10;a9vHm57bnyCRbfCKZUeyd90Gs+g2v/DgyQDsCwayidTTF1chsXi+W6Ok0uJ14u5CYblxmXgzUBoB&#10;XZPXY1LaXuryfILYZUR3W+OUi3j//fez14EtAIzJvvzlL5ekEw5kswq426KH6KuwefPNN9m4MQNa&#10;Zsx0ntetIDZQwnzes4bYXen4axdx4dqNptDSVlJWERuAeuH4l7/8ZUk6dLvXXnttSbgQdpW8cLPG&#10;eMvdEr6KhnzttdfYKHGC++tf/xo5FnEBYlAY84UXXoikA6ddfCN5E3+DV5u92JKndScFq1at4vos&#10;Xbo0HIP6XpGC4Hw20zYB8PPCyy+/nMN1usCOuxUiFYyjTOVdg/i8mqTV0PHwZJnaul0yHttRxGwW&#10;5ZY6wEOjnjKmA5qamiL1FGLN7Y477uB9LTQ3ncR7wncL/C+ir3JewoNp+Awmd6vgG9/4RkmaXhqM&#10;+xp0yJM8MB76u/UR7+bzYi4B+U1FHC+77DI3bLdApFJxd5vLn//85/w6kRuO82Hw119/vSRO2Ltu&#10;mApNsWfdJpNSY0+MTcWby4sAvrEpGOO5IowR7fCFHrQLgYEEV8ndi/GLO47LtnR4G264soeGAOlU&#10;/7NjAeoNQcWJaiD7xo3zqL1eoe2wRaQyuDOlC/SNw4Q+I0K4+nx3KaTnlq94G2y4E+M4XU8ITbwa&#10;4BNNObFt3LiRz7vpppu88cRhCV9FQopofMJyDYgPvmi48d3/tt7bUIMiZqtDdMYKplL9vQRspicN&#10;vt+46mMhzgPiPGLAvxOHHXwViRCiAf70pz+FYe7AVhsVuPDCCyPxPTtofMb5DGGxYRyaUsMSeHqB&#10;z7tBUDI7RbzYGtBviMQIc/ig3AuCLvHWBQwD+rpWGRSvWbMmXFsTYn3K1zDbQnRXQ1lszLVPRep/&#10;wgknsG0AHLt2v/TSS4NYC1dYOIYIXU8X2HnYIFL4SohK+4wBzwYj4jeiOi7T0ORvkO3g+KUXe8OH&#10;FOmG0AvAsBGAfdkORLmB5SZ37R5wWMBX8AHpdgXyWwC587SBc/mcvyG2gx37H2HStQ3euKFGPNvV&#10;toJ9ZAL1xS9+MRKnKeICBlqHCzjk4Sv0oKkN4wrR1wCDJs/yasykKZPM1i22G0nV4sF9DXnSlO1W&#10;fecNEfbevim0x9tvv20OOOAAthe8lG/9DUtFYlM3rgyHNPDdCV+hB0X9FMFd4thRb2yMP+MjnJ9A&#10;GkiwgAbkPbc/ucMmIDuDuDHELvBUcnP63pDZBqEJhyZ0V7c9FLgThmxTm9fog2U6V2APIOMdAPln&#10;0pngyJhCocCNk8sXyIv486k28Y5cJni0JUMOgbYb6AtzOXXqVF/4kEVYyHXr1ukCV0wIgBvZfT5Y&#10;M4I8jd/oIcnrdRx+qknli6bzsCXmzjvvNFu20uCXGgI3AvKuIW+AfRcy03URegO6fi95Ou91q0ln&#10;0Vcg9RFW4tUAd8hCfJM4tOB6NXgludOee+65SFwcDz30UPPSSy/xvvsoasHaTXapI65bW7eJz4+D&#10;9mI+4BrpjF2Vj0MqnfJfu8rM1vYv6gqwjzpLuN53iR8Woet1P0CtOOTgKyTz3nvvZeGhQu6irEuM&#10;ncS76fC2trbQYD6D+7zVYABPAJZDDV1jSHaptz8d2gkfheayUl3cGadPcPL4yw13OKQwk+grZAlR&#10;YYEOl24OgFeUbgBbCE8DYVjgxA9KkGZHQK41EHDDzLz8Tm7koTRjHXPMP4W2FPEAeGFSwkHYUm7m&#10;uK7VDQ96raGBYrH4Lm0iBdSU7lTDHfxrQbmzKRdy1zbU13M+2wt0Iw2FNE8KKgGun0plTEtrC48H&#10;c81t/Dhp/o0Pc1x2ZDsJMXhpkwSJGS3icIP07CSB9ty+nmxlZ9QiFoG25UAsI8Ihg5LCSaE1yi0k&#10;auhwnLOzAcHW5e1vGQYDeAjxEkUS6m9+8xvex81VEzw4r0nZmw3X4PrzRGPnCK7zqFNCu+m6SFgc&#10;UWaUD9uVK1fyOe6YmThkEBZqyZIlXFgAHqqC8QA/iAd8aXcVnvr4XGqgbb8eyoruZtGiRTzQLgek&#10;heAw/muYty8/jsvmC/woasE66xHhGZFftlC0XrJCgfpsp8NACAu2lhtDxyHMd05DQ8Na2lYd+AeS&#10;sFCyIKvDBqJUGsbde++9I+G7ClvvOZCvv72wXaz9dgjqcNJJJ/ENqOsCbyhpdDjbgGbEWKzVZcFN&#10;m65rYHH6BKYptgMFUhahx2sxpSy+1+wDVhduRWBIbAHs+7yVJoyKSmJftkLdEDsTfB0WW/+i7rYC&#10;ddaeAx+uwaewTjvttCBFP5DOBc5DOOwKjyeigz3Gf6DPjD91pVdkQowdxX4CzPAff/zxMNxHvGYv&#10;ZffFB6w6fIWKUAwP4vv/J554YhjHd23w1qmuKAy9q4DrbrnnIL7ujoTODw0JAWESgu2CBQu43med&#10;dRbbBd6Gy0HpsM83QHAecPbZZ4d2xPniGfHUI/IIj7rhfLAgju+aAEiLfMS2Pgp8cYpVh69QXm7a&#10;tImNpcNgMDGsfo1IjLwrAMGbexbzOtquAEQjkLria0syC8dW33iIf+qpp8JXul2g29XeLTtyFJ8H&#10;24rIyk3OxP5uuNvdkmir/oe8kQINRBhaH8t/R6HC8jAchLF3FVjYd+94z1YJUG98tlUaXAsRYSgT&#10;/u8KZcQxPD6+rPmTn/yEuz5w3PhxZsKESSZT32gK7aNNrrEltOOHP/xhWz8CPJyECwW9vb18jGvh&#10;OnKOTgvx0rY6oIq/TptIgQZDGY8Ahx9+eCRuVwKeYevdi82Fh48JjTxUASHgXT9spVvFf2S50LaU&#10;OuHnkTqcPbqCdOM6jYfVQaD0iiiG0WGovECH78oGZ09CXejWew4gwR24S8eK2wLYBnY/55xz2Fbo&#10;6lBm7Y0gGu3FJBzrgBIGAjgv5m0P8/3vf98XXh2gkrTxEpWQymi4acR42JfwXQkuB00OnnzySXPn&#10;h/bi410p9h0BsZumFpu0gR6mVMIf//jHkXYJWDVECqLHGwI92EW8To9GxRbx+pWiXQGURTwAPBvK&#10;grW2W8+YYtI1/c9phzPEnhCMTD5847Zy1PkErBrCQsjdA0jFQPe7uJrLli0zV155ZcndAyC3qE8s&#10;DSuXJi4cAsMdrocAW0lsvKVudCtNFFIkNhzDc6ObGq6Q+uHGQpug3vqTsZVQHIJiO7EqiBQElcLn&#10;OnWYO33WRIMLdHhuZIfJNreZbMNImmE1cTrckXjxUadDWN2U2SYTfKLAjR8xIsXCwTczsumcqaF0&#10;6XTWbCFRwZtVwg8uHm0mLb+c8h5hil0TaZsy+ZYOUzt6UshZn1hrCl3jzehjlpr6cXtRugkmT2w7&#10;4EjTu3YjHxcpvmmveXw84+KbzNRLbjTTP3oTf85r1qW3memX0P5H1/B25sdvpf0bOc20Sz5tpq2i&#10;cEoLIgyce919PPucvupGM4PO61nzmJl3/RfNhKWXkE1mmTlXfya0A25m2EpuHG2jgeDpRqv2n/Vu&#10;QfgfUPTdAO+l4zU1JKzruA+aBbfjW7SbeDXcPkPs54J1T5uedRvM9A9/ihrzaNN60PtM1/tONx2H&#10;nUQ8xXQcdIypyeVN54HvM+lirUnnwYJpmruI3+BFg8B7QUgT24p8zVTKXhvPRtGds9ejfRuW4WeW&#10;Ur4U5VVDAoawsS6Xzcm3fumGoHNwLT6Pzx1B8TQ8QDh5SX44T/t886Ttcb4Wn2DF04IclbfepAq1&#10;dI1aU9tUz6+v1/C4uIbrkaHjdKEYkI5r60yG6oQypYuNttx8XSwe27qBP/vZz3grkHAdBkBY75LD&#10;wFaGPh6xgVWBryBM3EVYSCw3iRDoMLxXz18hYnGtJ24ye51/PYulfka3aZq3H4uucUYPp2uc3Wtq&#10;p84Oju0Kun2g/SS//jOCG9gSC55NcxZyd+l6MKHtSg8My7NQrc63j8IrRXjBM0UMvCnly+JpsB5Y&#10;mINQaGuFQvu0hVeryeRN3eQ5HJcnz90bfDC6bfFxlDe6d+rCgzy43EE5EIfjVIrSUF7zcePRebOv&#10;u9+Wgzwu3mQeffxZLOzwvIAQjcAN18cu9dcKFKsCX0Ei1ANtHX7RRRdxGO4kHc53fGBseA5sF659&#10;yuSpa0V8tq0rfCcMDSlpEYeBfRrnoEHY++BX8xvNCOpG0+Q5+BrUlTbks16hueQ8i/a7vKk0ieX2&#10;p/mz8yw+5EvXKk6YwdvCuEl8o0AMiE9nshzuY6a+mbfTPvIpmxc8J9U7RYLC8ayr/90UyDuzdwQp&#10;z0yWBBScn8Zn72mbI++FONQPQwSUE2+IFMbvxbbj+gbU0OEDMSZ9VeAriJduoeXTABCKvrvs6zTo&#10;QvFQGQ1hu1R+xQZeixtnE7+QKPE4B29EoLHtcf95Cyls7rX/Yc8j5nIZ8+Zt+3rF5RLlwTljTjnP&#10;livIw3bnlD/t40c4uEYNiYvjdZnXBueQR0PZkBZvF/P5kheFF7vGkYDyJkUiGtlzEHefEq/ZNP8A&#10;k6JuuXXRIaEt5q/+T75m696HmMZp8zgeZYHXb5i1KLSrwDPgj2V3d7c3nFgV+ApSESE2iAwDVxkf&#10;gNxYZEQWDzWKpnRp3Fg6ngxvu1DbiCxUpAnC8J2z3qDhWdzBmG0gYiLB3TmEHQhGRN115KlhmdOF&#10;OjP6qFPNtAuuo+ttMJ1HLKHx4wlmzIkrOP3kvmuCssqNEOSpt8SO955oRh12Im0/QHmcbNK19Xw8&#10;JTw/yrlX322yNOZrp/Okzu2HfoCfMKAcjbP7f8AikOPB8JRT+l/KDFgVuIUICQFpuPHoPtHw8iau&#10;hGNQzYNtHptQQ5LBrYBkLPc0C2j6pbeYFHVx0o3ik1KyhoR/Staf8czWNdE5tqFxjKUOn7hKeRBf&#10;CwN5NGShY6xpmL3AFBpb+ZojqKsec+I5poa6wDEnrbTdO4vHej0hujq5iTQ7DvnHkjAh6tp51FIW&#10;pi9eWDdqbOSYbSTHtC82APCiA4YvEjYQf/GLX7BDuO6669y4qiAsANzz888/Hx4D0j1CWKDEgWis&#10;cePGcTpAwjM0aM7WN/HP6uyMzgopQ3dwJ3kP7jLRoHwnBwYmr4X90UedTnmQ+GhAXiwWWfDiPZEP&#10;ypihLqZSz7b17gPM5BVXmWz7KB5PNU6bz/l885vfNFMvWs370qjzVz8YNjK61XxDc3jMYTGimfep&#10;B82kZVew98UDdIha4lg4lJfsY0Y6pe9qmybw2lMuuIHKeCWd/ySloRtRdfcj5/Z7NtQd/3DjtkMc&#10;YTeBJ74qCAvw3e9+N9yfOXMmFxL/BCxhIjxN7f0kDF0lhAOD2s+2k2EDT8FGDhpDPB4TMzp0czhH&#10;4lu7OD8AH1vBtSAOCBgeyyeuUh5Ig3n7hix3xVS2NB1jgdQKgcoUlsFu5QYoRykjE/nwb2JxA9k8&#10;m7oP4LJzXio/nAchd98BYSEO9bVpmufsa4cZUg7a6jGbPLwHJAx0x3Cwk9ykX/3qVyNxilUBX/xX&#10;v/pVpDC/+93vSiq13377RY5BQUtL/ysxeiDOZAMGYWjwwPhYftDp9qLxEhoD61S8nEDeDvl96tOf&#10;5mUY9pAZeMkMeSyfsEoJz4Y88m2d9ro0Ky5Mmh65bgmpvAuDyYNmpGulvNC1lhMmC1LqHbA4bqrJ&#10;NrfSzHyUjZd0Ko0Qng4ze7Gr/uWYhIE+lFuID1gV+AoSFLn8HQQKIAQJg/F6gsF8961f4m3YXSk2&#10;jp/C3kaOW/Y5lLe4o7Oto8JwPEWAN8u1UBiJYPKo+kF0o4tJ1MHfD1G5dMPm6hrDfdBOHmx8z81f&#10;MrWdk+i4P95HzKh71nyF1+RmXH5rJK7bvekGyYWUN35EI3aN6xYlXJ4u6EeNZVgVhAXQYkIFQB3v&#10;HoMAxhBabDLo772Dxh9iPN/dSw3pb0zbSPxdDk5DY5101sz4+G3sdXCNSsUGIn0oMngafU3aT9PY&#10;bN7Nj1JcVIy9d9A+xc++5m6TyeVtWam75H/qczwWn8csFbGPxY5xNNPcm/ZxDsZpFI4JEG4KlU5s&#10;Cgp87aCJLrSCcV1VEBYABdTAr4okDkKMExsG727lYHwevyjDoYF8H5bppElBJIzOqx07OTzW53Tf&#10;8igNkqk78YgqjuiKRERY/pi7+j8johL20OA839xmUuSlsPjrxgtx7piTVphsQwsf96juFYLMNjeb&#10;LM124ZElvOu90Vnr+FMvsOKUMB5e4Kayi8JCsSdsLNB2LkfxcL4eiVgVlBTkIx+x3z3TvPjii0vC&#10;QBGgK0QYaspZl0UaFXdtrn1MeCzE2KS2a1wkjA1fWxsJAyV/n6jiyF24Lgevt23kWbPOu3FmL81Y&#10;rYeetPSjYbhdyLWerOv4s2lWTRMbGlP20iAfYQN1teVYS/bgJxYoHxF52QVuTGb6lz0gGBEanl1L&#10;+EAEYjxhVeArSMXE3SMeEbMlCRdjYhlDGxddRX5UqeDATFZ9+pQNb42vx3vIG3f5Vo+o4oi3RmZ+&#10;grpgyTuG9pMLpR5Ps/vWr4ReicuHbg/dH+3LGh22EAoEinGXL59Kqe0MkcEWFXSREXrEVp23Pgb7&#10;5qePsvxx2GGHhWEy8MdDb9eAFRHeYq31HJp2bFjjFVUc4TnKiii4DoTdQ+JhcV6+zg7wnbFZhOyF&#10;AtEhfxEZbzeZbsor27x9/1gj9oTApCuVsO1g1d5n+79EX4EqpkCLrX3BQV7jCdEg+dZO7xKDxNt1&#10;KwyanzajTz7XNPbawf6Weyp/lw3EOb5rlCM8FsQ3n7r4kbMWkshHeBd1uZxOmBCvUUGsKfL4duml&#10;jHAV+TzYp21caE8ZFwMSth2sKnwFqpgC/SqS7voGYhZvieRSQeOgSwL9afl6JKBK19nADx7Y39C9&#10;tz9h6vlhd5GuRXnSRMB6JTUhQLjsa1I6mfTYsdVGfpuFlz+CcO5CaUwYOY/T4xqIo/Hp5JksQjeN&#10;S7xyJPZEVwjg0aAermiih/GFe1hV+ArEjJnJRCjAvhYcjOszYgkp3Zzr7uOG7DhiCTVMfEMgX/su&#10;W+Xe7ez3jOG88VbG3Bvuo+vZvPq7PBrsu2XFDBOiD4RXO3WeaZzeTXlkTeP4Sab35i/Zc6msvBSi&#10;zxVS3Ei8q9cxlgUMIeLpAeeL84iYHPFkg8uywYxfcp5p2GueaTsw+ra0oNw/GVbSVoFQq4qSQgnj&#10;ljw09UxJ/2q7B08BPI0Ao7fs+17bPeG9LkqbwTICvEOcVwmIz5Qa8mqD8Wz4EYx+3jgQrQCt+Nhj&#10;UZlkNloJp16yhvKgfQgY9eHzITARd+DpgvQ8vpVr8nn22azYUcbEMm6TcJdop0oER6we7KDbFgSr&#10;0Ph7IPl4s1RS4n2sra3ldNiXbT/ts8wZn1gbaZDBULpULLJ2NOXMpPbCoH6DgN+TxnXLA4nb5ZTl&#10;V3nDKyXe1NVCE7phmUBUaBsAQsK+biuXkg77EydO5Db0iK/qf6L2E2JYIHns4YPPy2FGi+/lygBW&#10;GwQLnlPOv9YUaTKgjamJAbQ+zjZG17+Es6+/n66FH7xk2Fv5hBVHXV7Q1+Cjj19mxn6gL3zbNiR3&#10;cbbrG3/6RZan2a3tDm1e2I+chzA+d6Mpto/mWTF7OxrnlRU5nSPlhC0hGGxhX/cL7OUQ0yMNCUQK&#10;JV2jCzedpkCLbda//DsbkBuFDJzK5033LY8FYWR4T6PbONoSscUDejy0n37pbf3XuvsAr6h8hDDl&#10;POHYE87iayN/fOIUHhg/RmlffJztzlAGCAJpsA2IMks3iLdF8Eit3/OijtT90cxVhKfryOtwPA60&#10;eWB2O+2C67k8Wbx8EKRHnJQTgpGZaNwEAGtwLmKEBg4JlBRMo0zhQwp0Wry0aBsVM7ZNZvYVd/KL&#10;iu2L38+N2zh3P24IcNZVnzGFkR0mTR4A58prScJsk33h8f/csPegno2CUh4h3rXTeVfKzMj+FwRA&#10;CA3iqBs33RRpIiBPIPCLKrzazS8PqPSa8Pr1e82l8/v/VsglJlwiJl+8EDbX8KUJWH3QLGUrbcJC&#10;iWdDJaQiOt5HgStMLGlAbPpXTj5iTYv3KV22WIzGUx7yA5Ctnz0wdq0Nvz9tLKZ5EqHDSxevMXZS&#10;+ZcjBEXl12GhN6OyVpwPEXXAlr0bbfGEob5OfkpYSg1fvBDtBbvLEAgvh3rSoY2HDMKCoeB6cKn3&#10;4yjfHvvc5z7H5/d3p2Rgx0v5yN1MsI9GxExwIc6jrVxjYnvejtcczyZdJT4IyMckSLzLJvGIw+dH&#10;pcvk7soVCdbMEEZdYLat0+Ta8EoTXZu7RVsm3Aj4oneexmDhuIvS4IZayMsYQRixZ90TJtPUHqSB&#10;KOmaLy0zI2hIgDyxoI0PAWIpJxPUT1NucsCNc6lv8NbW1rgud0jBV8CQAwkO4gIgNkDHcUMFjeCj&#10;bfyN3LWi+0Fj6PMx+9xCs8rnrrC/FqrBbzBpy2tuLCorNhHWFhIb9mvS2dAjjqB9XAv7aHyUt5cH&#10;60+T0PA7hZRJ5/Ic3/PiCuJyOk6TQFZwWnS9KFfPiyvNiBR+F5Hnbq4mXWOKk/D70Y08vsI2HZRv&#10;1iOnUr5Iix8gjzDzvn6W6XlpJRPx9YWMqc2leFjAZQw4Y8YMtiEw0GpAJY4g4JDCX4m+QlZMWWeD&#10;AfTbovgNqAgL1OKD16gJvv+frbeNzUsm1PXl0MB8jPW10q6TP5NF3mxL0FgIw9Y3pkOe+MFzcVZ7&#10;kOcIM3fj0lBMvSSunhf7zIKXVkbYu7kvEN8K063ikbbzvEW8P+Xmo0yhq9F09i3gvGx6Oa+Pr9Xz&#10;Uh/HhfnS9eqLGXNMb2dEbEgD+wEStr0MhhFDDiUFdXnBBReYq666yhsnFOiwkb2LSwSXKkb/iD/X&#10;WmtyoxtNcbYVRDqXIW+C7nigh+9Rz4bG092ohPdSI/eQuLqJaHyEQQzdJIpeJgmO45eHoogjC5MF&#10;RSJqyNHEJuNNJ0SDZxoLKmyFaajFHwDDs/XPmPGtXnmNCN3hjnhZgjzwKtoOOXgLC2JcoMcRgB4r&#10;aAr02AFvU+hxDj4WY3/2N8LkG2pNz+YVpvOfe6jB0fhWCLXjms2oM3t437e2hka666xp9hqUl3gI&#10;/u1BcPyZs+yH8lI1WZMdWWvSzUX2ONmRRRYZhJzGbxtoLAWvgu4UC9Hwpr0kullfPs3MfmQJizHb&#10;XDBznlxKgoQXXB5cN8XbaZ87gcJtFxlH7oblmDzm8veMDm8EIbpi8W7yAqQQYdIGOrwch6pXA35H&#10;LCmwuHXga1/7WiTOJziMMwA3DhVfQGKD0a13WcaD5Dx1l+HYipghDxeeQ40JoRamtZAIakyexlX8&#10;nY5AqJUSIp5+7z+aqWuOMq3HTDf5TvtBGOnCJy5dZfL5HHXrm3gBFmNIPpcafszxH7K/Uqcw8TS5&#10;jnrTOGsRh9WNg+BrzPhrDlGeayUvENvrB5OldH95hKibPpbHU4AOb25uDkItYGMdPwCHLEoKC9HE&#10;eTHQ/Ybb/Pnz2SA4h70Fd4X98dydkadAl5UrFunYejJ4l4apHSY7psFku+pM57FzyAMV2ItkCzmT&#10;m9Rsstm0mfcMNT414Nynlpr8mCY+d97GMzhP/OqpOKGF8u6jsDPNnA1LTa6rntJDcP1fZOq6cG8e&#10;wy1g70ZhVMYs1t8whoQXhgcmTln5L7wttnaFYUiP7dQLbgjD8CRk3oYzua4QNt7akF93VUI8JNc3&#10;tRvv83L6uAyHLlxhYKBfTmigaxzpBkDM2Nz44uQ2U0cD9Z7NK03t3FEmSx5lxv8+wRTGW1FYT5Di&#10;7jTXSGKkGaD8lxTCa6e2mtzYRvZwtnGXc/dTIDFi9oduqml2lylMGGnyzbW8xYJrlsaA0kWnKT+c&#10;j+PidCtOfNSGF2bJa4qI5HelOEfC8AMcbPWr5dM+ehN/BguzUftDatvtT2zt//RVOeonAa7X8glL&#10;e8ByH2wkDnmEhQX0zNJHwA2DCMSzAfgito6feP0hvG1Y1GW6X1hG3So1+qw2Uz+zjbqsVJgulcXz&#10;UHRH6PJS7KUwMM+NqqcZYAN1Z3UcNpu8GOKzFG5X8u3YK12k7o/So2tE1408c532W2iF0U18XQzy&#10;IWgIr2HfcRS2jNKTkClt416zWUw4T4TFzzlpy09IgjAQabKN5H3JQ2+5yw769UwzjtqjoVxuvO9m&#10;98GT7sfEIY+wwLjLXBfuMs6ly38oiTF1HASUKWSpYTEDtA2OLi3bmDeZ2jyFLTcz/utk2qK7XW6m&#10;3XmcydJMFefKd0FS+Yxpef8M037sTM5n9AX9/5uVoS4REwCE4xj5YMDfcvRe4ZgKg/4MXc+KjcpA&#10;5UB4cdxIM4/iJF3r8TNsvvCuwYcH8WFC+aZapr3TzLr6Hg7H4nA2mzfTRtWFExk+N4by7BMiQy/g&#10;2hJxAIQkS0u+m384LOSWQ1jogbpRoU90EJU8RvEZpIa8AMQEo2fzWTPzgZO44dMNWRYIhDXhmoN5&#10;PFY7o5W3SC/dqu12g7xorJVtKZp0U8HkaZKBCQjS89IG7WOsOOcJrK2tZM+ILcRox5B97Omwj4a3&#10;56zk77RBhJyGOHbVAZwWaSbQhMCGL6dxIn6+RxMfisvRORmq99Z79g9nzVgLlCUZKa+miMoXB4oN&#10;sY27uR0OqcdTAyEsOP7DcqAKirGwdePwN0QCmdqH8TQ+wofyumnclR/VSI3XR+O5DtPzwnLTde6C&#10;QFw0kUD3SQ3b2D2aPCAa2HoenD/xukNZCBOuPNhk22065MMek4XSx0sdCE835nhr00geWOZYwTNU&#10;O7i3s1ecB+9nvSLysvsTrnkPe0SIu2vlIjPxYwdR/Eoz66ElJttGYifvZxehsegM72YXmf/tDHw6&#10;v7/ud911VzhWkyFHaBeia3O8oyZpKxDcsENYeDxCQQVd7yTfoBjIAALsI50sIQjhEWDsWhrkY/aJ&#10;xuvdvNy0HTuDPcnoC/e1YQ5rchiL2fSZ5oLJtdAgnfaLNIHgrpFFU3oeCO/VsHA076frc7wt0HgO&#10;57C3LWS4a+84aTaLfgE8ak3GZMlrIu95m840GV5CkXqIWFIqDJOR6DEIG2i4vy0Qez788MORcBDe&#10;DfGA7+YmO75I2+EFMsDbtCmpjFC8GeD78IxLQIyDO1rfyfh4MnsO8lq9m/vHS/XzOkhMmEBg/NVn&#10;5j7xTxyOtN20xes88IoI4xcfg/MQj222yXo0jqfZJ7aN+4/lx1ASPv+5ZbxlkUGcmCyQsBAGjweh&#10;sRekuMJEO6mw6ZebmetPN900i64r5oLu8kDzvvktJk8zU17+IK/2rydH/4HFFdpAHi2OAETniRu2&#10;8FWGKwn67qxyRHoYV+DGozFzbXXcmE2HTrSThtG2a8yPa+Jt97f7xdh20ORwHxSRgfBcMsZj70fi&#10;QHer0wsRB0Fjn8ddo+v4GCJDNw9PVpg4kvI7h/Kw4uSnCjT2w8sAW4jylGPr3f9gxrflzLsktEkd&#10;0VeIICSZcLkiA2Ef989pfXYCfaKkYcqVtB22aCSGldF35UBC88VPnjyZtwLfnQmP0b0Zr+PgoTa8&#10;DQTT/7iHu0fa+jjuov3VMbpXGu81F1k44JxN/8xi4njybu3HURcZpO8f5/UfQxC4Prwoh1HZ6uZ1&#10;BWWyi8TwaFNGNbDgILZje1qp0dPBEky0biIw2NEdklxzzTVee0CcePXeDXcZDE2GPSKVgoh802+X&#10;4v3ccD1DhdExaejpsc9AhfhvA3gpvIemPRCIsZEdV/WZht4xkTg0JrY9L55tBUHEWEziIZhZDy9h&#10;wUkYutRp977f7lOe4uGEPMmg9POfPZPLpOOynXXcVX7o4NE824TY0JXquoAvvPAC20LDTSPx2ma+&#10;G7bMUtRug0jFfCLSFMNNmzYtNq14SRj02GOP5a3btcA7oVH5LVfVyBARtmnq4uyxjKMgsH4haUIo&#10;EE00DOKyYbn2Oj7W8SC8oxanpvVwK2gCs4+Zef9JNBmITnxADdhizZo1JWmEsIF+OhCXxg0ju/2C&#10;trsHqDL/SpuwcvjnYM9XqJm489zxhM9A8GgC2femy2MSYLtSIcZgvB+EI509xtJF8E5ZkHbCZQeF&#10;+9lmrL/Z/X5awejjBcH4DsTYLFW0i8Q8YaAweL9sEQvC9njKzdEfFoNywwlw3NRkn+WWY1dXF6f1&#10;3aQIi/Fsuxfc5QoICtQCgSEAn0F8xhOR4U//5VxfOhBvg7DISFAsCGpkYcP8ThaCeBvxVqD2ZtjP&#10;5Kw31F2mm1663lxbbRguccg/k87ydv5/n+0tqwwz4KnDvzhy0oCwH+oLb4ZztC0BfdPir51ibLPb&#10;wldZNiYgg1786ML1Uu+8807sv8r99re/DfMAcC4e3/jS5loKZvzliyMiwJIJexmiKy50xVPvPYHj&#10;9DnwWNi2HjU1Es5xJD7dHePdOtmH0Gd8of9jiZqoAwSi4U4EhFpIcgxoQWFfwlx7BvwBcbdGpMIC&#10;15u9/fbbXgOVMVzo3QD87/mdd97JjeAVHk0i5jzzQe7GhFhz635xWSRMZph4thkJZyGqY8XCuEYS&#10;lhNP4ozzUM8880xQ6ih89WxooJmrIzSh/K8EfrgiYUCMRwN3exSIkUrDGPhTCDfcd1cjLYwdZ3AB&#10;4qWbxTnwfr70EB3e+uUvkJMoZj60xPFifSZd7H9tW2aXcgwByX73/5zNYzN+JEZbpMNrS/ZapUL7&#10;/e9/H7lBNFB2N/13vvMdrkuctwPFPnIM6HjFPQNkyNdpE6l8nLfShCG18eLOQUPB4EiPY4G8uxXn&#10;YTRzxSwvs2BtDE8FGmZ0sdDEU42VR2AkKni53s0rTV0P/n+hfN4iIv2IySesOEq9pG4uZVnIFwcG&#10;19rjUGKIOG8FQliAa+Ry58CwIMZ7AqRHGDxKOQ+xo3nfffeFN4sP5W62L3zhC5Fj8Ya33HJLJBzE&#10;8AFwwxX3WJQYA2IA7r777jBswoQJ3FC+BkF4OcEJRayAjA9xrlDSiUDleDDUHhP7ks+qVavC62ig&#10;3PjrcjnHJeJRbmzdOkpeOgyE2MrYYxRxz4WvYXXjgwDCYETtjeQOFxEC+jtvLnEtEd0RRxzBj3E0&#10;IBB0nZIG18IrUiIiLB/09dlXwxGGiQeIL6IjbRyQH/KVfLQQfURdpU46zGcXQIfFeWu63ndom4Dg&#10;NRAIAwOPPPJIGKahG0Wwfv36MKwcIYAHH3wwOMt6GmksDYyDFi+2b826opKbQMRXDo8//njk+i6x&#10;IIu8ADfOJ0AJl/RxHi2Xy32TtgkEvjsdDQtjunerGNcl4DZIXAO4fO211/haIh4IB3lJ4wOIQ1qI&#10;VIdriPcCV69eHe4PhlIGHQboY6GIX8rm4f8jJvCgxFgwov6HuM9//vNsXJ0GRDpZeddEo4FvvfVW&#10;SVwlxKwReYvwIUAtaOSNcPztpBZaJcR5An1DSbgcCxAuYZqAL5z4JjFBGfiMFhLjNF93Ash47cUX&#10;X+Q0rkfcUXTfjN0Wun/2DyGBmLXKsa6DeFLUH+NIfW4MFxMTVIBfEksMKBMC9w6XrgSNgzhAxw81&#10;uuUXovxSdvGYbhoRHeDGKSbYBpQYUgSlw3CMcDkGsASg01RCiFnyQqP60lRKAPkhHxEIwqU7dtML&#10;AZyHfaQD3DQIx2zaDQ+YYDtQYtAjjzwy3Pc1CKDFNxi6+UEcEMu5554bxosn1RBxYlKANHK+UOKx&#10;9cULESfx+Idq7L/66qsl6WKYYAfgPqLPuBGvocPiGhRx4L777utNA7hChbgkDOcAOl4TKCd0X3k1&#10;AV0uKa9v8iOkiQnsk2BHotxCqCYgXVEc0YBPPPFESTga2hUh0koYhAToeE1A/z++SxGr+whKCOjr&#10;V+ChE+wsFIvFa2njMzoTDYVvgwwktjgC+lg8yxtvvBHGA24abM8880yOc8XqEogTEcLdb5vE8EZi&#10;gl0BLKzSJpYigMFQvJZ4MoFOgzhAxnJIh32Jlzh9jku5jk9wAwk1YIJqwPti5DZSRCDHMhHQaQQ6&#10;TBMo9xkqEVhLSwunhbiwPoitT3wOEwwR+BpnUBRPpcMAVwSAPtZE9w34PBTi8EswN7wC/gMxwRCE&#10;r7EqIjyZKxL3ZcQHHnggcqwpTzCQhxDHV1xxBe9vQ9eeYJjgW0RfA3r58ssvsweD99GCQ5g+fv75&#10;51lsIpzTTz+dBYlj1wOKUCvoHkPSjBvlTjCM8Weit3Er4bPPPhuKC/tu/PYyeICfYHdDLpf7PW1K&#10;GnxXEuIiVv3/OxPsWpT80mtnMXhTpIaYIEEE04k/DzyQ/3enAfEeG7ZBVwj+jdK/QtsECRIkSJAg&#10;QYIECRIkSJAgQYIECRIkSJAgQYIECRIkSJAgQYKdhREj/j/F9XjMj0SQdwAAAABJRU5ErkJgglBL&#10;AwQUAAYACAAAACEAErFydd0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnB&#10;m91sxD+N2ZRS1FMRbAXpbZqdJqHZ2ZDdJum3d+tFL8Mb3vDeb/LFZFsxUO8bxxrULAFBXDrTcKXh&#10;a/t29wzCB2SDrWPScCYPi+L6KsfMuJE/adiESsQQ9hlqqEPoMil9WZNFP3MdcfQOrrcY4tpX0vQ4&#10;xnDbyjRJHqXFhmNDjR2taiqPm5PV8D7iuLxXr8P6eFidd9uHj++1Iq1vb6blC4hAU/g7hgt+RIci&#10;Mu3diY0XrYb4SPidFy+ZP6Ug9lEplYIscvkfv/gBAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAA&#10;ACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6Hg&#10;bUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKw&#10;UYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShI&#10;k+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAHC5nDqoDAADZCQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAKAAAAAAAAACEAll6mEtcvAADXLwAAFAAAAAAAAAAAAAAAAAAQBgAAZHJzL21l&#10;ZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAErFydd0AAAAGAQAADwAAAAAAAAAAAAAAAAAZ&#10;NgAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAA&#10;AAAAIzcAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAFjgAAAAA&#10;">
-                <v:shape id="Graphic 27" o:spid="_x0000_s1048" style="position:absolute;top:6865;width:69672;height:191;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6967220,19050" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzC2wQywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Lb8JA&#10;DITvlfgPKyP1VjY82kDKgiqkPg69FJDK0cq6SUTWG2VdSP99fajUo+3xzHzr7RBac6E+NZEdTCcZ&#10;GOIy+oYrB8fD890STBJkj21kcvBDCbab0c0aCx+v/EGXvVRGTTgV6KAW6QprU1lTwDSJHbHevmIf&#10;UHTsK+t7vKp5aO0syx5swIY1ocaOdjWV5/13cNBUL+XhtNrRab4Icnx//cyjsHO34+HpEYzQIP/i&#10;v+83r/Wz+3meL6a5UiiTLsBufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDzC2wQywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m6966966,l,,,19050r6966966,l6966966,xe" fillcolor="black" stroked="f">
+              <v:group w14:anchorId="2F0AE90A" id="_x0000_s1062" style="width:548.6pt;height:55.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="69672,7061" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAcLmcOqgMAANkJAAAOAAAAZHJzL2Uyb0RvYy54bWy0VlFv2zYQfh+w/0Do&#10;vZElJ1IsxC62Zg0CFF2wptgzRVESUUrkSNpS/v3uKNHW4rTrss2w5aN4pO6+++6jbt6OnSQHbqxQ&#10;/TZKLlYR4T1TleibbfT58f2b64hYR/uKStXzbfTEbfR29+MPN4MueKpaJStuCGzS22LQ26h1Thdx&#10;bFnLO2ovlOY9TNbKdNTB0DRxZegAu3cyTlerLB6UqbRRjFsLd2+nyWjn969rztyvdW25I3IbQWzO&#10;X42/lniNdze0aAzVrWBzGPQVUXRU9PDQ41a31FGyN+Jsq04wo6yq3QVTXazqWjDuc4BsktWzbO6M&#10;2mufS1MMjT7CBNA+w+nV27KPhzujP+kHM0UP5gfFvljAJR50UyzncdycnMfadLgIkiCjR/TpiCgf&#10;HWFwM9tkeZoC8Azm8lWWgO0hZy3U5WwZa3/59sKYFtNjfXDHYAYN7LEngOy/A+hTSzX3uFsE4MEQ&#10;UQG5V1frPL9Mckinpx2Q+W7mTZpjUhgEeCOW88jOsL6IVHadXWXphMaLcCWb1ZVH65g0Ldjeujuu&#10;PO708ME6D2ZTBYu2wWJjH0wDXYD8l57/LiLAfxMR4H85PV5Th+uwmGiSYVG4FhL3geBspw78UXk/&#10;h8WD8uI3IqHyEOrJR/ZLX0Bt4RXmwr/2+00+y8TDfPif/JbP/WfeAdCwH5PKcgARAsfUj4aHA24u&#10;AbdKiuq9kBIBsKYp30lDDhSVxX8QTFiycAOW2mJiAVqlqp6ATAPQZhvZP/bU8IjI+x7oCpm7YJhg&#10;lMEwTr5TXsE89sa6x/F3ajTRYG4jB/z5qAJraRGYgUkdfXFlr37aO1ULpI2PbYpoHkAH7W60YAX8&#10;Zq0B66yV/l6TYZXbY26TrnfftUdHzZe9fgOyCIUQpZDCPXmJh0bEoPrDg2AoUzhYdGWW5lkCrQQs&#10;nLryvqMNJ+k1liP44krM+WyjUgodSor2HDJ0yDOFfSHrSb1vFdt3vHfTcWS4hOhVb1uhLXRawbuS&#10;g3iY+yoBFYSj0IFwaCN6N/WeNew36E8IDpjjDHesDYGeYsOwvyIm6Tpbr0+tRYujllyukxWAgsqb&#10;XWZJns38DGqE1EAtmUmEKgFQn7FnkhuP3BSCNyGiSfH+f9nNN0m2Tq+SPBT4EVIs1UjSDWa0kF3i&#10;xp8VyFIS7n8Fs4UULfDCoyrZPD+qoIdeB9hfW9+N5ehPEU/L/1AMvqOl/VkJ7w9eneZ3HXxBWY69&#10;BJzeyHZ/AgAA//8DAFBLAwQKAAAAAAAAACEAll6mEtcvAADXLwAAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5niVBORw0KGgoAAAANSUhEUgAAAJsAAACbCAYAAAB1YemMAAAAAXNSR0IArs4c6QAAAARn&#10;QU1BAACxjwv8YQUAAAAJcEhZcwAAIdUAACHVAQSctJ0AAC9sSURBVHhe7X0JlB1VuW76zKfn9JTu&#10;zAOZp+5OwnAZgiCjgHBlCHADVyFJh1nBKAiXYfmAS5ZCgEsCXBF4ekHvZVYhJAQXoly5EhAnhKfi&#10;wFPBt1RUnEj2+79/11/91z67Tp/OdLqT+tb6VlXtvWvX3v/+6t9D1akzIkGCBAkSJEiQIEGCBAkS&#10;JEiQIEGCBAkSJEiQIEGCBAkSJEiQYGdiaiqVMrTdVm4gJkgQQSqTyZiamhqfYHYYkX9wjRwxwR6E&#10;14glgqgC/5uYYHfDzvZc28OgbP9FTDBcQY34Nm1KGrccX375ZfPuu++av/3tb2bLli28D2D/jTfe&#10;CNMdfPDBZuvWrRwuYYjH8RlnnGFOPfVUjgclvhKm02lsEwwjlDTiYAjBuCLxCQf43ve+FzneZ599&#10;Imm0GCFQ4IorroikKcMfERMMQRxZSVcpHgv7f/nLX7jxXREhXotEwnxie/DBB8NjN95H4O9//zvn&#10;B6/59a9/3ZvO4c+ICYYIfA1UQldA4CuvvMICeOedd8IwEYNOB9xyyy2RMIjr4YcfjqTBeY899lgk&#10;nSaA/PUxRKfT+BjcSI8QE1QJJY0Sx/POOy+2Uf/85z9zo8sxRCTH2Ic4sH322WfDNBKnxYZ0MsYD&#10;XMHuv//+fM748ePDsOOPP57DdLoKmGAX4jGirxFiCRGU8yAAulXsY4AP1NfXR9JAPH/84x/DY1ds&#10;QqSD8AA3vSssdOuAHEP4SAMgrowQtxAT7ExgAZY2gyYEgMbzxYECfay7O9AVhhbbt771rTBcKJBj&#10;lEEfY/YqwsKxeMWHHnooTAO6HtIZmybY0SAD/4E22sgh3cbwUeCLA6WrlGPsu2IT6DQiNn2upg4X&#10;yCRFl1uEFndDAL5wMJvNJl5uRyFulokGuuSSS8zFF19c1muBDzzwADeYnghoIi/d+IA+lm5RumJX&#10;HOeff34YJ8T5Ogx46623ImmEECXgiwPjxOwwwXbCZ9SyDRNHNH7ceTocAkHjQkjYgu5MNI6AeEl9&#10;A5S7NgiUExTgC9cMbsqpxASDxMnEEoMKyzVMOeI8oL29PQwDdJqdQQgQgosrt+sFNefMmcNl/OQn&#10;P+mN9/BPxAQV4jdEnxGZP/zhDyONhkc80pDgQF3qq6++yo0H/OAHP/Cm2dWUsvviRKi+uDgmj70q&#10;Q4nhQEAfo2E03GOddlsos14ZL8Lr5HI5g3fcECbdogBp0MCIl3MH8z7cr3/9a6+gvv3tb3P+cUKs&#10;gAl8iJsISMP+4Q9/CMMmTZoUhruDfjTMYD2BFgnN7ryCEvz0pz/lNBCgBtKLwOR4MOXweWTUJa57&#10;rYSBTRM42EosMZYQRq/07ka6H/3oR944l+vXr+dG1pAJgoh/1qxZJcLTZXGBxWGcq4E8IUTcGOXW&#10;Cg855BC+ltR3e4QmTASn4DO+zyNUOnYp10DS1YFoBFAaVZY3BNLgvmviPLzh0dfXF4bJ+Ugv5+g8&#10;kZcOw34wttoutra2cn4Abhypiyftng1q9JJ3zmAsNIxrsAkTJoQGlTCkk2M8VI8TGsSFOA0c49yP&#10;fexjofiw9Z2/LZS8Vq9eHVyxf+0O5RbocwbLz372s5wXCPvoONcWQXn2WNxIjBhEEwbEs0IdhsYC&#10;brjhhkg6LUCXGzZs4HPisHbtWu95O5qyhCGCE8hx3I1SjtpL+hiT5x4JnyFKiMYYO3ZseAxhQWA6&#10;TaXEw/XNmzd744QpYs0I65VGztvX9N7+lFlwRwVc9xSl3WhS2bzJZnIml82V5K25YsWK8ObBWC6f&#10;z/M+nnZU4mHFDo8++qg3HgR84cQ9CpHK19XVRY5dArW1tZFjwOfR0B3ijtZAo4BoUDe9MJ3OWWGt&#10;e9Ivpm1g77pNZgEJ0Hc9oeDoo48OX+gEfGk1Bb44YdxNucesw/kGxdKVlKNOE5ce4eItNBoaGrzp&#10;a9vHm57bnyCRbfCKZUeyd90Gs+g2v/DgyQDsCwayidTTF1chsXi+W6Ok0uJ14u5CYblxmXgzUBoB&#10;XZPXY1LaXuryfILYZUR3W+OUi3j//fez14EtAIzJvvzlL5ekEw5kswq426KH6KuwefPNN9m4MQNa&#10;Zsx0ntetIDZQwnzes4bYXen4axdx4dqNptDSVlJWERuAeuH4l7/8ZUk6dLvXXnttSbgQdpW8cLPG&#10;eMvdEr6KhnzttdfYKHGC++tf/xo5FnEBYlAY84UXXoikA6ddfCN5E3+DV5u92JKndScFq1at4vos&#10;Xbo0HIP6XpGC4Hw20zYB8PPCyy+/nMN1usCOuxUiFYyjTOVdg/i8mqTV0PHwZJnaul0yHttRxGwW&#10;5ZY6wEOjnjKmA5qamiL1FGLN7Y477uB9LTQ3ncR7wncL/C+ir3JewoNp+Awmd6vgG9/4RkmaXhqM&#10;+xp0yJM8MB76u/UR7+bzYi4B+U1FHC+77DI3bLdApFJxd5vLn//85/w6kRuO82Hw119/vSRO2Ltu&#10;mApNsWfdJpNSY0+MTcWby4sAvrEpGOO5IowR7fCFHrQLgYEEV8ndi/GLO47LtnR4G264soeGAOlU&#10;/7NjAeoNQcWJaiD7xo3zqL1eoe2wRaQyuDOlC/SNw4Q+I0K4+nx3KaTnlq94G2y4E+M4XU8ITbwa&#10;4BNNObFt3LiRz7vpppu88cRhCV9FQopofMJyDYgPvmi48d3/tt7bUIMiZqtDdMYKplL9vQRspicN&#10;vt+46mMhzgPiPGLAvxOHHXwViRCiAf70pz+FYe7AVhsVuPDCCyPxPTtofMb5DGGxYRyaUsMSeHqB&#10;z7tBUDI7RbzYGtBviMQIc/ig3AuCLvHWBQwD+rpWGRSvWbMmXFsTYn3K1zDbQnRXQ1lszLVPRep/&#10;wgknsG0AHLt2v/TSS4NYC1dYOIYIXU8X2HnYIFL4SohK+4wBzwYj4jeiOi7T0ORvkO3g+KUXe8OH&#10;FOmG0AvAsBGAfdkORLmB5SZ37R5wWMBX8AHpdgXyWwC587SBc/mcvyG2gx37H2HStQ3euKFGPNvV&#10;toJ9ZAL1xS9+MRKnKeICBlqHCzjk4Sv0oKkN4wrR1wCDJs/yasykKZPM1i22G0nV4sF9DXnSlO1W&#10;fecNEfbevim0x9tvv20OOOAAthe8lG/9DUtFYlM3rgyHNPDdCV+hB0X9FMFd4thRb2yMP+MjnJ9A&#10;GkiwgAbkPbc/ucMmIDuDuDHELvBUcnP63pDZBqEJhyZ0V7c9FLgThmxTm9fog2U6V2APIOMdAPln&#10;0pngyJhCocCNk8sXyIv486k28Y5cJni0JUMOgbYb6AtzOXXqVF/4kEVYyHXr1ukCV0wIgBvZfT5Y&#10;M4I8jd/oIcnrdRx+qknli6bzsCXmzjvvNFu20uCXGgI3AvKuIW+AfRcy03URegO6fi95Ou91q0ln&#10;0Vcg9RFW4tUAd8hCfJM4tOB6NXgludOee+65SFwcDz30UPPSSy/xvvsoasHaTXapI65bW7eJz4+D&#10;9mI+4BrpjF2Vj0MqnfJfu8rM1vYv6gqwjzpLuN53iR8Woet1P0CtOOTgKyTz3nvvZeGhQu6irEuM&#10;ncS76fC2trbQYD6D+7zVYABPAJZDDV1jSHaptz8d2gkfheayUl3cGadPcPL4yw13OKQwk+grZAlR&#10;YYEOl24OgFeUbgBbCE8DYVjgxA9KkGZHQK41EHDDzLz8Tm7koTRjHXPMP4W2FPEAeGFSwkHYUm7m&#10;uK7VDQ96raGBYrH4Lm0iBdSU7lTDHfxrQbmzKRdy1zbU13M+2wt0Iw2FNE8KKgGun0plTEtrC48H&#10;c81t/Dhp/o0Pc1x2ZDsJMXhpkwSJGS3icIP07CSB9ty+nmxlZ9QiFoG25UAsI8Ihg5LCSaE1yi0k&#10;auhwnLOzAcHW5e1vGQYDeAjxEkUS6m9+8xvex81VEzw4r0nZmw3X4PrzRGPnCK7zqFNCu+m6SFgc&#10;UWaUD9uVK1fyOe6YmThkEBZqyZIlXFgAHqqC8QA/iAd8aXcVnvr4XGqgbb8eyoruZtGiRTzQLgek&#10;heAw/muYty8/jsvmC/woasE66xHhGZFftlC0XrJCgfpsp8NACAu2lhtDxyHMd05DQ8Na2lYd+AeS&#10;sFCyIKvDBqJUGsbde++9I+G7ClvvOZCvv72wXaz9dgjqcNJJJ/ENqOsCbyhpdDjbgGbEWKzVZcFN&#10;m65rYHH6BKYptgMFUhahx2sxpSy+1+wDVhduRWBIbAHs+7yVJoyKSmJftkLdEDsTfB0WW/+i7rYC&#10;ddaeAx+uwaewTjvttCBFP5DOBc5DOOwKjyeigz3Gf6DPjD91pVdkQowdxX4CzPAff/zxMNxHvGYv&#10;ZffFB6w6fIWKUAwP4vv/J554YhjHd23w1qmuKAy9q4DrbrnnIL7ujoTODw0JAWESgu2CBQu43med&#10;dRbbBd6Gy0HpsM83QHAecPbZZ4d2xPniGfHUI/IIj7rhfLAgju+aAEiLfMS2Pgp8cYpVh69QXm7a&#10;tImNpcNgMDGsfo1IjLwrAMGbexbzOtquAEQjkLria0syC8dW33iIf+qpp8JXul2g29XeLTtyFJ8H&#10;24rIyk3OxP5uuNvdkmir/oe8kQINRBhaH8t/R6HC8jAchLF3FVjYd+94z1YJUG98tlUaXAsRYSgT&#10;/u8KZcQxPD6+rPmTn/yEuz5w3PhxZsKESSZT32gK7aNNrrEltOOHP/xhWz8CPJyECwW9vb18jGvh&#10;OnKOTgvx0rY6oIq/TptIgQZDGY8Ahx9+eCRuVwKeYevdi82Fh48JjTxUASHgXT9spVvFf2S50LaU&#10;OuHnkTqcPbqCdOM6jYfVQaD0iiiG0WGovECH78oGZ09CXejWew4gwR24S8eK2wLYBnY/55xz2Fbo&#10;6lBm7Y0gGu3FJBzrgBIGAjgv5m0P8/3vf98XXh2gkrTxEpWQymi4acR42JfwXQkuB00OnnzySXPn&#10;h/bi410p9h0BsZumFpu0gR6mVMIf//jHkXYJWDVECqLHGwI92EW8To9GxRbx+pWiXQGURTwAPBvK&#10;grW2W8+YYtI1/c9phzPEnhCMTD5847Zy1PkErBrCQsjdA0jFQPe7uJrLli0zV155ZcndAyC3qE8s&#10;DSuXJi4cAsMdrocAW0lsvKVudCtNFFIkNhzDc6ObGq6Q+uHGQpug3vqTsZVQHIJiO7EqiBQElcLn&#10;OnWYO33WRIMLdHhuZIfJNreZbMNImmE1cTrckXjxUadDWN2U2SYTfKLAjR8xIsXCwTczsumcqaF0&#10;6XTWbCFRwZtVwg8uHm0mLb+c8h5hil0TaZsy+ZYOUzt6UshZn1hrCl3jzehjlpr6cXtRugkmT2w7&#10;4EjTu3YjHxcpvmmveXw84+KbzNRLbjTTP3oTf85r1qW3memX0P5H1/B25sdvpf0bOc20Sz5tpq2i&#10;cEoLIgyce919PPucvupGM4PO61nzmJl3/RfNhKWXkE1mmTlXfya0A25m2EpuHG2jgeDpRqv2n/Vu&#10;QfgfUPTdAO+l4zU1JKzruA+aBbfjW7SbeDXcPkPs54J1T5uedRvM9A9/ihrzaNN60PtM1/tONx2H&#10;nUQ8xXQcdIypyeVN54HvM+lirUnnwYJpmruI3+BFg8B7QUgT24p8zVTKXhvPRtGds9ejfRuW4WeW&#10;Ur4U5VVDAoawsS6Xzcm3fumGoHNwLT6Pzx1B8TQ8QDh5SX44T/t886Ttcb4Wn2DF04IclbfepAq1&#10;dI1aU9tUz6+v1/C4uIbrkaHjdKEYkI5r60yG6oQypYuNttx8XSwe27qBP/vZz3grkHAdBkBY75LD&#10;wFaGPh6xgVWBryBM3EVYSCw3iRDoMLxXz18hYnGtJ24ye51/PYulfka3aZq3H4uucUYPp2uc3Wtq&#10;p84Oju0Kun2g/SS//jOCG9gSC55NcxZyd+l6MKHtSg8My7NQrc63j8IrRXjBM0UMvCnly+JpsB5Y&#10;mINQaGuFQvu0hVeryeRN3eQ5HJcnz90bfDC6bfFxlDe6d+rCgzy43EE5EIfjVIrSUF7zcePRebOv&#10;u9+Wgzwu3mQeffxZLOzwvIAQjcAN18cu9dcKFKsCX0Ei1ANtHX7RRRdxGO4kHc53fGBseA5sF659&#10;yuSpa0V8tq0rfCcMDSlpEYeBfRrnoEHY++BX8xvNCOpG0+Q5+BrUlTbks16hueQ8i/a7vKk0ieX2&#10;p/mz8yw+5EvXKk6YwdvCuEl8o0AMiE9nshzuY6a+mbfTPvIpmxc8J9U7RYLC8ayr/90UyDuzdwQp&#10;z0yWBBScn8Zn72mbI++FONQPQwSUE2+IFMbvxbbj+gbU0OEDMSZ9VeAriJduoeXTABCKvrvs6zTo&#10;QvFQGQ1hu1R+xQZeixtnE7+QKPE4B29EoLHtcf95Cyls7rX/Yc8j5nIZ8+Zt+3rF5RLlwTljTjnP&#10;livIw3bnlD/t40c4uEYNiYvjdZnXBueQR0PZkBZvF/P5kheFF7vGkYDyJkUiGtlzEHefEq/ZNP8A&#10;k6JuuXXRIaEt5q/+T75m696HmMZp8zgeZYHXb5i1KLSrwDPgj2V3d7c3nFgV+ApSESE2iAwDVxkf&#10;gNxYZEQWDzWKpnRp3Fg6ngxvu1DbiCxUpAnC8J2z3qDhWdzBmG0gYiLB3TmEHQhGRN115KlhmdOF&#10;OjP6qFPNtAuuo+ttMJ1HLKHx4wlmzIkrOP3kvmuCssqNEOSpt8SO955oRh12Im0/QHmcbNK19Xw8&#10;JTw/yrlX322yNOZrp/Okzu2HfoCfMKAcjbP7f8AikOPB8JRT+l/KDFgVuIUICQFpuPHoPtHw8iau&#10;hGNQzYNtHptQQ5LBrYBkLPc0C2j6pbeYFHVx0o3ik1KyhoR/Staf8czWNdE5tqFxjKUOn7hKeRBf&#10;CwN5NGShY6xpmL3AFBpb+ZojqKsec+I5poa6wDEnrbTdO4vHej0hujq5iTQ7DvnHkjAh6tp51FIW&#10;pi9eWDdqbOSYbSTHtC82APCiA4YvEjYQf/GLX7BDuO6669y4qiAsANzz888/Hx4D0j1CWKDEgWis&#10;cePGcTpAwjM0aM7WN/HP6uyMzgopQ3dwJ3kP7jLRoHwnBwYmr4X90UedTnmQ+GhAXiwWWfDiPZEP&#10;ypihLqZSz7b17gPM5BVXmWz7KB5PNU6bz/l885vfNFMvWs370qjzVz8YNjK61XxDc3jMYTGimfep&#10;B82kZVew98UDdIha4lg4lJfsY0Y6pe9qmybw2lMuuIHKeCWd/ySloRtRdfcj5/Z7NtQd/3DjtkMc&#10;YTeBJ74qCAvw3e9+N9yfOXMmFxL/BCxhIjxN7f0kDF0lhAOD2s+2k2EDT8FGDhpDPB4TMzp0czhH&#10;4lu7OD8AH1vBtSAOCBgeyyeuUh5Ig3n7hix3xVS2NB1jgdQKgcoUlsFu5QYoRykjE/nwb2JxA9k8&#10;m7oP4LJzXio/nAchd98BYSEO9bVpmufsa4cZUg7a6jGbPLwHJAx0x3Cwk9ykX/3qVyNxilUBX/xX&#10;v/pVpDC/+93vSiq13377RY5BQUtL/ysxeiDOZAMGYWjwwPhYftDp9qLxEhoD61S8nEDeDvl96tOf&#10;5mUY9pAZeMkMeSyfsEoJz4Y88m2d9ro0Ky5Mmh65bgmpvAuDyYNmpGulvNC1lhMmC1LqHbA4bqrJ&#10;NrfSzHyUjZd0Ko0Qng4ze7Gr/uWYhIE+lFuID1gV+AoSFLn8HQQKIAQJg/F6gsF8961f4m3YXSk2&#10;jp/C3kaOW/Y5lLe4o7Oto8JwPEWAN8u1UBiJYPKo+kF0o4tJ1MHfD1G5dMPm6hrDfdBOHmx8z81f&#10;MrWdk+i4P95HzKh71nyF1+RmXH5rJK7bvekGyYWUN35EI3aN6xYlXJ4u6EeNZVgVhAXQYkIFQB3v&#10;HoMAxhBabDLo772Dxh9iPN/dSw3pb0zbSPxdDk5DY5101sz4+G3sdXCNSsUGIn0oMngafU3aT9PY&#10;bN7Nj1JcVIy9d9A+xc++5m6TyeVtWam75H/qczwWn8csFbGPxY5xNNPcm/ZxDsZpFI4JEG4KlU5s&#10;Cgp87aCJLrSCcV1VEBYABdTAr4okDkKMExsG727lYHwevyjDoYF8H5bppElBJIzOqx07OTzW53Tf&#10;8igNkqk78YgqjuiKRERY/pi7+j8johL20OA839xmUuSlsPjrxgtx7piTVphsQwsf96juFYLMNjeb&#10;LM124ZElvOu90Vnr+FMvsOKUMB5e4Kayi8JCsSdsLNB2LkfxcL4eiVgVlBTkIx+x3z3TvPjii0vC&#10;QBGgK0QYaspZl0UaFXdtrn1MeCzE2KS2a1wkjA1fWxsJAyV/n6jiyF24Lgevt23kWbPOu3FmL81Y&#10;rYeetPSjYbhdyLWerOv4s2lWTRMbGlP20iAfYQN1teVYS/bgJxYoHxF52QVuTGb6lz0gGBEanl1L&#10;+EAEYjxhVeArSMXE3SMeEbMlCRdjYhlDGxddRX5UqeDATFZ9+pQNb42vx3vIG3f5Vo+o4oi3RmZ+&#10;grpgyTuG9pMLpR5Ps/vWr4ReicuHbg/dH+3LGh22EAoEinGXL59Kqe0MkcEWFXSREXrEVp23Pgb7&#10;5qePsvxx2GGHhWEy8MdDb9eAFRHeYq31HJp2bFjjFVUc4TnKiii4DoTdQ+JhcV6+zg7wnbFZhOyF&#10;AtEhfxEZbzeZbsor27x9/1gj9oTApCuVsO1g1d5n+79EX4EqpkCLrX3BQV7jCdEg+dZO7xKDxNt1&#10;KwyanzajTz7XNPbawf6Weyp/lw3EOb5rlCM8FsQ3n7r4kbMWkshHeBd1uZxOmBCvUUGsKfL4duml&#10;jHAV+TzYp21caE8ZFwMSth2sKnwFqpgC/SqS7voGYhZvieRSQeOgSwL9afl6JKBK19nADx7Y39C9&#10;tz9h6vlhd5GuRXnSRMB6JTUhQLjsa1I6mfTYsdVGfpuFlz+CcO5CaUwYOY/T4xqIo/Hp5JksQjeN&#10;S7xyJPZEVwjg0aAermiih/GFe1hV+ArEjJnJRCjAvhYcjOszYgkp3Zzr7uOG7DhiCTVMfEMgX/su&#10;W+Xe7ez3jOG88VbG3Bvuo+vZvPq7PBrsu2XFDBOiD4RXO3WeaZzeTXlkTeP4Sab35i/Zc6msvBSi&#10;zxVS3Ei8q9cxlgUMIeLpAeeL84iYHPFkg8uywYxfcp5p2GueaTsw+ra0oNw/GVbSVoFQq4qSQgnj&#10;ljw09UxJ/2q7B08BPI0Ao7fs+17bPeG9LkqbwTICvEOcVwmIz5Qa8mqD8Wz4EYx+3jgQrQCt+Nhj&#10;UZlkNloJp16yhvKgfQgY9eHzITARd+DpgvQ8vpVr8nn22azYUcbEMm6TcJdop0oER6we7KDbFgSr&#10;0Ph7IPl4s1RS4n2sra3ldNiXbT/ts8wZn1gbaZDBULpULLJ2NOXMpPbCoH6DgN+TxnXLA4nb5ZTl&#10;V3nDKyXe1NVCE7phmUBUaBsAQsK+biuXkg77EydO5Db0iK/qf6L2E2JYIHns4YPPy2FGi+/lygBW&#10;GwQLnlPOv9YUaTKgjamJAbQ+zjZG17+Es6+/n66FH7xk2Fv5hBVHXV7Q1+Cjj19mxn6gL3zbNiR3&#10;cbbrG3/6RZan2a3tDm1e2I+chzA+d6Mpto/mWTF7OxrnlRU5nSPlhC0hGGxhX/cL7OUQ0yMNCUQK&#10;JV2jCzedpkCLbda//DsbkBuFDJzK5033LY8FYWR4T6PbONoSscUDejy0n37pbf3XuvsAr6h8hDDl&#10;POHYE87iayN/fOIUHhg/RmlffJztzlAGCAJpsA2IMks3iLdF8Eit3/OijtT90cxVhKfryOtwPA60&#10;eWB2O+2C67k8Wbx8EKRHnJQTgpGZaNwEAGtwLmKEBg4JlBRMo0zhQwp0Wry0aBsVM7ZNZvYVd/KL&#10;iu2L38+N2zh3P24IcNZVnzGFkR0mTR4A58prScJsk33h8f/csPegno2CUh4h3rXTeVfKzMj+FwRA&#10;CA3iqBs33RRpIiBPIPCLKrzazS8PqPSa8Pr1e82l8/v/VsglJlwiJl+8EDbX8KUJWH3QLGUrbcJC&#10;iWdDJaQiOt5HgStMLGlAbPpXTj5iTYv3KV22WIzGUx7yA5Ctnz0wdq0Nvz9tLKZ5EqHDSxevMXZS&#10;+ZcjBEXl12GhN6OyVpwPEXXAlr0bbfGEob5OfkpYSg1fvBDtBbvLEAgvh3rSoY2HDMKCoeB6cKn3&#10;4yjfHvvc5z7H5/d3p2Rgx0v5yN1MsI9GxExwIc6jrVxjYnvejtcczyZdJT4IyMckSLzLJvGIw+dH&#10;pcvk7soVCdbMEEZdYLat0+Ta8EoTXZu7RVsm3Aj4oneexmDhuIvS4IZayMsYQRixZ90TJtPUHqSB&#10;KOmaLy0zI2hIgDyxoI0PAWIpJxPUT1NucsCNc6lv8NbW1rgud0jBV8CQAwkO4gIgNkDHcUMFjeCj&#10;bfyN3LWi+0Fj6PMx+9xCs8rnrrC/FqrBbzBpy2tuLCorNhHWFhIb9mvS2dAjjqB9XAv7aHyUt5cH&#10;60+T0PA7hZRJ5/Ic3/PiCuJyOk6TQFZwWnS9KFfPiyvNiBR+F5Hnbq4mXWOKk/D70Y08vsI2HZRv&#10;1iOnUr5Iix8gjzDzvn6W6XlpJRPx9YWMqc2leFjAZQw4Y8YMtiEw0GpAJY4g4JDCX4m+QlZMWWeD&#10;AfTbovgNqAgL1OKD16gJvv+frbeNzUsm1PXl0MB8jPW10q6TP5NF3mxL0FgIw9Y3pkOe+MFzcVZ7&#10;kOcIM3fj0lBMvSSunhf7zIKXVkbYu7kvEN8K063ikbbzvEW8P+Xmo0yhq9F09i3gvGx6Oa+Pr9Xz&#10;Uh/HhfnS9eqLGXNMb2dEbEgD+wEStr0MhhFDDiUFdXnBBReYq666yhsnFOiwkb2LSwSXKkb/iD/X&#10;WmtyoxtNcbYVRDqXIW+C7nigh+9Rz4bG092ohPdSI/eQuLqJaHyEQQzdJIpeJgmO45eHoogjC5MF&#10;RSJqyNHEJuNNJ0SDZxoLKmyFaajFHwDDs/XPmPGtXnmNCN3hjnhZgjzwKtoOOXgLC2JcoMcRgB4r&#10;aAr02AFvU+hxDj4WY3/2N8LkG2pNz+YVpvOfe6jB0fhWCLXjms2oM3t437e2hka666xp9hqUl3gI&#10;/u1BcPyZs+yH8lI1WZMdWWvSzUX2ONmRRRYZhJzGbxtoLAWvgu4UC9Hwpr0kullfPs3MfmQJizHb&#10;XDBznlxKgoQXXB5cN8XbaZ87gcJtFxlH7oblmDzm8veMDm8EIbpi8W7yAqQQYdIGOrwch6pXA35H&#10;LCmwuHXga1/7WiTOJziMMwA3DhVfQGKD0a13WcaD5Dx1l+HYipghDxeeQ40JoRamtZAIakyexlX8&#10;nY5AqJUSIp5+7z+aqWuOMq3HTDf5TvtBGOnCJy5dZfL5HHXrm3gBFmNIPpcafszxH7K/Uqcw8TS5&#10;jnrTOGsRh9WNg+BrzPhrDlGeayUvENvrB5OldH95hKibPpbHU4AOb25uDkItYGMdPwCHLEoKC9HE&#10;eTHQ/Ybb/Pnz2SA4h70Fd4X98dydkadAl5UrFunYejJ4l4apHSY7psFku+pM57FzyAMV2ItkCzmT&#10;m9Rsstm0mfcMNT414Nynlpr8mCY+d97GMzhP/OqpOKGF8u6jsDPNnA1LTa6rntJDcP1fZOq6cG8e&#10;wy1g70ZhVMYs1t8whoQXhgcmTln5L7wttnaFYUiP7dQLbgjD8CRk3oYzua4QNt7akF93VUI8JNc3&#10;tRvv83L6uAyHLlxhYKBfTmigaxzpBkDM2Nz44uQ2U0cD9Z7NK03t3FEmSx5lxv8+wRTGW1FYT5Di&#10;7jTXSGKkGaD8lxTCa6e2mtzYRvZwtnGXc/dTIDFi9oduqml2lylMGGnyzbW8xYJrlsaA0kWnKT+c&#10;j+PidCtOfNSGF2bJa4qI5HelOEfC8AMcbPWr5dM+ehN/BguzUftDatvtT2zt//RVOeonAa7X8glL&#10;e8ByH2wkDnmEhQX0zNJHwA2DCMSzAfgito6feP0hvG1Y1GW6X1hG3So1+qw2Uz+zjbqsVJgulcXz&#10;UHRH6PJS7KUwMM+NqqcZYAN1Z3UcNpu8GOKzFG5X8u3YK12k7o/So2tE1408c532W2iF0U18XQzy&#10;IWgIr2HfcRS2jNKTkClt416zWUw4T4TFzzlpy09IgjAQabKN5H3JQ2+5yw769UwzjtqjoVxuvO9m&#10;98GT7sfEIY+wwLjLXBfuMs6ly38oiTF1HASUKWSpYTEDtA2OLi3bmDeZ2jyFLTcz/utk2qK7XW6m&#10;3XmcydJMFefKd0FS+Yxpef8M037sTM5n9AX9/5uVoS4REwCE4xj5YMDfcvRe4ZgKg/4MXc+KjcpA&#10;5UB4cdxIM4/iJF3r8TNsvvCuwYcH8WFC+aZapr3TzLr6Hg7H4nA2mzfTRtWFExk+N4by7BMiQy/g&#10;2hJxAIQkS0u+m384LOSWQ1jogbpRoU90EJU8RvEZpIa8AMQEo2fzWTPzgZO44dMNWRYIhDXhmoN5&#10;PFY7o5W3SC/dqu12g7xorJVtKZp0U8HkaZKBCQjS89IG7WOsOOcJrK2tZM+ILcRox5B97Omwj4a3&#10;56zk77RBhJyGOHbVAZwWaSbQhMCGL6dxIn6+RxMfisvRORmq99Z79g9nzVgLlCUZKa+miMoXB4oN&#10;sY27uR0OqcdTAyEsOP7DcqAKirGwdePwN0QCmdqH8TQ+wofyumnclR/VSI3XR+O5DtPzwnLTde6C&#10;QFw0kUD3SQ3b2D2aPCAa2HoenD/xukNZCBOuPNhk22065MMek4XSx0sdCE835nhr00geWOZYwTNU&#10;O7i3s1ecB+9nvSLysvsTrnkPe0SIu2vlIjPxYwdR/Eoz66ElJttGYifvZxehsegM72YXmf/tDHw6&#10;v7/ud911VzhWkyFHaBeia3O8oyZpKxDcsENYeDxCQQVd7yTfoBjIAALsI50sIQjhEWDsWhrkY/aJ&#10;xuvdvNy0HTuDPcnoC/e1YQ5rchiL2fSZ5oLJtdAgnfaLNIHgrpFFU3oeCO/VsHA076frc7wt0HgO&#10;57C3LWS4a+84aTaLfgE8ak3GZMlrIu95m840GV5CkXqIWFIqDJOR6DEIG2i4vy0Qez788MORcBDe&#10;DfGA7+YmO75I2+EFMsDbtCmpjFC8GeD78IxLQIyDO1rfyfh4MnsO8lq9m/vHS/XzOkhMmEBg/NVn&#10;5j7xTxyOtN20xes88IoI4xcfg/MQj222yXo0jqfZJ7aN+4/lx1ASPv+5ZbxlkUGcmCyQsBAGjweh&#10;sRekuMJEO6mw6ZebmetPN900i64r5oLu8kDzvvktJk8zU17+IK/2rydH/4HFFdpAHi2OAETniRu2&#10;8FWGKwn67qxyRHoYV+DGozFzbXXcmE2HTrSThtG2a8yPa+Jt97f7xdh20ORwHxSRgfBcMsZj70fi&#10;QHer0wsRB0Fjn8ddo+v4GCJDNw9PVpg4kvI7h/Kw4uSnCjT2w8sAW4jylGPr3f9gxrflzLsktEkd&#10;0VeIICSZcLkiA2Ef989pfXYCfaKkYcqVtB22aCSGldF35UBC88VPnjyZtwLfnQmP0b0Zr+PgoTa8&#10;DQTT/7iHu0fa+jjuov3VMbpXGu81F1k44JxN/8xi4njybu3HURcZpO8f5/UfQxC4Prwoh1HZ6uZ1&#10;BWWyi8TwaFNGNbDgILZje1qp0dPBEky0biIw2NEdklxzzTVee0CcePXeDXcZDE2GPSKVgoh802+X&#10;4v3ccD1DhdExaejpsc9AhfhvA3gpvIemPRCIsZEdV/WZht4xkTg0JrY9L55tBUHEWEziIZhZDy9h&#10;wUkYutRp977f7lOe4uGEPMmg9POfPZPLpOOynXXcVX7o4NE824TY0JXquoAvvPAC20LDTSPx2ma+&#10;G7bMUtRug0jFfCLSFMNNmzYtNq14SRj02GOP5a3btcA7oVH5LVfVyBARtmnq4uyxjKMgsH4haUIo&#10;EE00DOKyYbn2Oj7W8SC8oxanpvVwK2gCs4+Zef9JNBmITnxADdhizZo1JWmEsIF+OhCXxg0ju/2C&#10;trsHqDL/SpuwcvjnYM9XqJm489zxhM9A8GgC2femy2MSYLtSIcZgvB+EI509xtJF8E5ZkHbCZQeF&#10;+9lmrL/Z/X5awejjBcH4DsTYLFW0i8Q8YaAweL9sEQvC9njKzdEfFoNywwlw3NRkn+WWY1dXF6f1&#10;3aQIi/Fsuxfc5QoICtQCgSEAn0F8xhOR4U//5VxfOhBvg7DISFAsCGpkYcP8ThaCeBvxVqD2ZtjP&#10;5Kw31F2mm1663lxbbRguccg/k87ydv5/n+0tqwwz4KnDvzhy0oCwH+oLb4ZztC0BfdPir51ibLPb&#10;wldZNiYgg1786ML1Uu+8807sv8r99re/DfMAcC4e3/jS5loKZvzliyMiwJIJexmiKy50xVPvPYHj&#10;9DnwWNi2HjU1Es5xJD7dHePdOtmH0Gd8of9jiZqoAwSi4U4EhFpIcgxoQWFfwlx7BvwBcbdGpMIC&#10;15u9/fbbXgOVMVzo3QD87/mdd97JjeAVHk0i5jzzQe7GhFhz635xWSRMZph4thkJZyGqY8XCuEYS&#10;lhNP4ozzUM8880xQ6ih89WxooJmrIzSh/K8EfrgiYUCMRwN3exSIkUrDGPhTCDfcd1cjLYwdZ3AB&#10;4qWbxTnwfr70EB3e+uUvkJMoZj60xPFifSZd7H9tW2aXcgwByX73/5zNYzN+JEZbpMNrS/ZapUL7&#10;/e9/H7lBNFB2N/13vvMdrkuctwPFPnIM6HjFPQNkyNdpE6l8nLfShCG18eLOQUPB4EiPY4G8uxXn&#10;YTRzxSwvs2BtDE8FGmZ0sdDEU42VR2AkKni53s0rTV0P/n+hfN4iIv2IySesOEq9pG4uZVnIFwcG&#10;19rjUGKIOG8FQliAa+Ry58CwIMZ7AqRHGDxKOQ+xo3nfffeFN4sP5W62L3zhC5Fj8Ya33HJLJBzE&#10;8AFwwxX3WJQYA2IA7r777jBswoQJ3FC+BkF4OcEJRayAjA9xrlDSiUDleDDUHhP7ks+qVavC62ig&#10;3PjrcjnHJeJRbmzdOkpeOgyE2MrYYxRxz4WvYXXjgwDCYETtjeQOFxEC+jtvLnEtEd0RRxzBj3E0&#10;IBB0nZIG18IrUiIiLB/09dlXwxGGiQeIL6IjbRyQH/KVfLQQfURdpU46zGcXQIfFeWu63ndom4Dg&#10;NRAIAwOPPPJIGKahG0Wwfv36MKwcIYAHH3wwOMt6GmksDYyDFi+2b826opKbQMRXDo8//njk+i6x&#10;IIu8ADfOJ0AJl/RxHi2Xy32TtgkEvjsdDQtjunerGNcl4DZIXAO4fO211/haIh4IB3lJ4wOIQ1qI&#10;VIdriPcCV69eHe4PhlIGHQboY6GIX8rm4f8jJvCgxFgwov6HuM9//vNsXJ0GRDpZeddEo4FvvfVW&#10;SVwlxKwReYvwIUAtaOSNcPztpBZaJcR5An1DSbgcCxAuYZqAL5z4JjFBGfiMFhLjNF93Ash47cUX&#10;X+Q0rkfcUXTfjN0Wun/2DyGBmLXKsa6DeFLUH+NIfW4MFxMTVIBfEksMKBMC9w6XrgSNgzhAxw81&#10;uuUXovxSdvGYbhoRHeDGKSbYBpQYUgSlw3CMcDkGsASg01RCiFnyQqP60lRKAPkhHxEIwqU7dtML&#10;AZyHfaQD3DQIx2zaDQ+YYDtQYtAjjzwy3Pc1CKDFNxi6+UEcEMu5554bxosn1RBxYlKANHK+UOKx&#10;9cULESfx+Idq7L/66qsl6WKYYAfgPqLPuBGvocPiGhRx4L777utNA7hChbgkDOcAOl4TKCd0X3k1&#10;AV0uKa9v8iOkiQnsk2BHotxCqCYgXVEc0YBPPPFESTga2hUh0koYhAToeE1A/z++SxGr+whKCOjr&#10;V+ChE+wsFIvFa2njMzoTDYVvgwwktjgC+lg8yxtvvBHGA24abM8880yOc8XqEogTEcLdb5vE8EZi&#10;gl0BLKzSJpYigMFQvJZ4MoFOgzhAxnJIh32Jlzh9jku5jk9wAwk1YIJqwPti5DZSRCDHMhHQaQQ6&#10;TBMo9xkqEVhLSwunhbiwPoitT3wOEwwR+BpnUBRPpcMAVwSAPtZE9w34PBTi8EswN7wC/gMxwRCE&#10;r7EqIjyZKxL3ZcQHHnggcqwpTzCQhxDHV1xxBe9vQ9eeYJjgW0RfA3r58ssvsweD99GCQ5g+fv75&#10;51lsIpzTTz+dBYlj1wOKUCvoHkPSjBvlTjCM8Weit3Er4bPPPhuKC/tu/PYyeICfYHdDLpf7PW1K&#10;GnxXEuIiVv3/OxPsWpT80mtnMXhTpIaYIEEE04k/DzyQ/3enAfEeG7ZBVwj+jdK/QtsECRIkSJAg&#10;QYIECRIkSJAgQYIECRIkSJAgQYIECRIkSJAgQYKdhREj/j/F9XjMj0SQdwAAAABJRU5ErkJgglBL&#10;AwQUAAYACAAAACEAErFydd0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnB&#10;m91sxD+N2ZRS1FMRbAXpbZqdJqHZ2ZDdJum3d+tFL8Mb3vDeb/LFZFsxUO8bxxrULAFBXDrTcKXh&#10;a/t29wzCB2SDrWPScCYPi+L6KsfMuJE/adiESsQQ9hlqqEPoMil9WZNFP3MdcfQOrrcY4tpX0vQ4&#10;xnDbyjRJHqXFhmNDjR2taiqPm5PV8D7iuLxXr8P6eFidd9uHj++1Iq1vb6blC4hAU/g7hgt+RIci&#10;Mu3diY0XrYb4SPidFy+ZP6Ug9lEplYIscvkfv/gBAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAA&#10;ACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6Hg&#10;bUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKw&#10;UYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShI&#10;k+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAHC5nDqoDAADZCQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAKAAAAAAAAACEAll6mEtcvAADXLwAAFAAAAAAAAAAAAAAAAAAQBgAAZHJzL21l&#10;ZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAErFydd0AAAAGAQAADwAAAAAAAAAAAAAAAAAZ&#10;NgAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAA&#10;AAAAIzcAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAFjgAAAAA&#10;">
+                <v:shape id="Graphic 27" o:spid="_x0000_s1063" style="position:absolute;top:6865;width:69672;height:191;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6967220,19050" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzC2wQywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Lb8JA&#10;DITvlfgPKyP1VjY82kDKgiqkPg69FJDK0cq6SUTWG2VdSP99fajUo+3xzHzr7RBac6E+NZEdTCcZ&#10;GOIy+oYrB8fD890STBJkj21kcvBDCbab0c0aCx+v/EGXvVRGTTgV6KAW6QprU1lTwDSJHbHevmIf&#10;UHTsK+t7vKp5aO0syx5swIY1ocaOdjWV5/13cNBUL+XhtNrRab4Icnx//cyjsHO34+HpEYzQIP/i&#10;v+83r/Wz+3meL6a5UiiTLsBufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDzC2wQywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m6966966,l,,,19050r6966966,l6966966,xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
-                <v:shape id="Image 28" o:spid="_x0000_s1049" type="#_x0000_t75" style="position:absolute;left:236;width:6431;height:6461;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKxsIGyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LT8JA&#10;EL6b+B82Y8JNthBYSWUhhFe4eAAborexO7aN3dnSXaD661kTE4/zvWc672wtLtT6yrGGQT8BQZw7&#10;U3GhIXvdPE5A+IBssHZMGr7Jw3x2fzfF1Lgr7+lyCIWIIexT1FCG0KRS+rwki77vGuLIfbrWYohn&#10;W0jT4jWG21oOk0RJixXHhhIbWpaUfx3OVgP+8Mt58b48fpzGarXL3Gibrd+07j10i2cQgbrwL/5z&#10;70ycr4ZPaqDGSsHvTxEAObsBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAisbCBskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
-                  <v:imagedata r:id="rId8" o:title=""/>
+                <v:shape id="Image 28" o:spid="_x0000_s1064" type="#_x0000_t75" style="position:absolute;left:236;width:6431;height:6461;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKxsIGyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LT8JA&#10;EL6b+B82Y8JNthBYSWUhhFe4eAAborexO7aN3dnSXaD661kTE4/zvWc672wtLtT6yrGGQT8BQZw7&#10;U3GhIXvdPE5A+IBssHZMGr7Jw3x2fzfF1Lgr7+lyCIWIIexT1FCG0KRS+rwki77vGuLIfbrWYohn&#10;W0jT4jWG21oOk0RJixXHhhIbWpaUfx3OVgP+8Mt58b48fpzGarXL3Gibrd+07j10i2cQgbrwL/5z&#10;70ycr4ZPaqDGSsHvTxEAObsBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAisbCBskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                  <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
-                <v:shape id="Textbox 29" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;width:69672;height:7061;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVkxYOyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEE/Y20zqssxpFxIEwGKvdg49nc7bB5tI1mXbffhkM9ni//7dcD7YVV+q9cawgHScgiCun&#10;DdcKPsqXx2cQPiBrbB2Tgm/ysF7d3y0x1+7GBV0PoRYxhH2OCpoQulxKXzVk0Y9dRxy5s+sthnj2&#10;tdQ93mK4beUkSTJp0XBsaLCjbUPV5fBlFWyOXOzM59vpvTgXpiznCb9mF6UeRsNmASLQEP7Ff+69&#10;jvNn8zR7mkzTGfz+FAGQqx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFZMWDskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
+                <v:shape id="Textbox 29" o:spid="_x0000_s1065" type="#_x0000_t202" style="position:absolute;width:69672;height:7061;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVkxYOyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEE/Y20zqssxpFxIEwGKvdg49nc7bB5tI1mXbffhkM9ni//7dcD7YVV+q9cawgHScgiCun&#10;DdcKPsqXx2cQPiBrbB2Tgm/ysF7d3y0x1+7GBV0PoRYxhH2OCpoQulxKXzVk0Y9dRxy5s+sthnj2&#10;tdQ93mK4beUkSTJp0XBsaLCjbUPV5fBlFWyOXOzM59vpvTgXpiznCb9mF6UeRsNmASLQEP7Ff+69&#10;jvNn8zR7mkzTGfz+FAGQqx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFZMWDskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="779E5979" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:before="153" w:line="275" w:lineRule="exact"/>
                           <w:ind w:left="1171"/>
                           <w:rPr>
                             <w:b/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>County</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:spacing w:val="-5"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
@@ -13176,55 +16855,55 @@
                                   <w:sz w:val="14"/>
                                 </w:rPr>
                                 <w:t>DATE</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="3AE669A1" id="Group 2" o:spid="_x0000_s1051" style="position:absolute;margin-left:35.75pt;margin-top:12.7pt;width:540.5pt;height:199.8pt;z-index:-251646976;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text" coordsize="68643,25374" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDao2y0TgUAALUbAAAOAAAAZHJzL2Uyb0RvYy54bWzcWduO2zYQfS/QfxD03rUu1BXrDdqkWRQI&#10;0gDZIs+0LNtCZVEl6cv+fYeUKFGSdyV77SDIPpjU+pAenjMcckb3747b3NinlGWkmJv2nWUaaZGQ&#10;ZVas5+Y/Tx9/C02DcVwscU6KdG4+p8x89/DrL/eHMk4dsiH5MqUGTFKw+FDOzQ3nZTybsWSTbjG7&#10;I2VawJcrQreYwyNdz5YUH2D2bT5zLMufHQhdlpQkKWPw3w/Vl+aDnH+1ShP+92rFUm7kcxNs4/KT&#10;ys+F+Jw93ON4TXG5yZLaDHyBFVucFfCjzVQfMMfGjmaDqbZZQgkjK36XkO2MrFZZkso1wGpsq7ea&#10;R0p2pVzLOj6sy4YmoLbH08XTJp/3j7T8Wn6hlfXQ/USSfxnwMjuU61j/XjyvW/BxRbdiECzCOEpG&#10;nxtG0yM3EvinH/rI9YD4BL5zPDdAfs15sgFhBuOSzZ8jI2c4rn5YmteYcyjBf1hLEXsbRV83uEwl&#10;80xQ8IUa2RLcGwWWH0V+AAsq8Bbc+bH2HOQKTxJGAFqwWT+xmtiTXNlO5X5jZDVLxnGyY/wxJZJ3&#10;vP/EeOW/S9XDG9VLjoXqUtgFwv9z6f/cNMD/qWmA/y8qA0rMxTghpugaB024Taub+H5L9ukTkUgu&#10;1POtyDcNENf2LejKFYG9LSwvdDgQN8AqhGpLOXGDDCzkCTNhVoVQbQcZuLCDpAxjSFAQOcGEOR3H&#10;t0JkT0P6kfv6nA1VMO1Z4FEbmpntCUtrwRMYa8G+NSqEDtZ8QamV5ISllZDCyy7xNmQHKIrgSBHR&#10;pCPOSw7nh2GITg1QVqm28qUufFSlnj3n4k8IewWSfDvwnJNrfokkFIK6J2lV7Ki2YqmHH112z6Jz&#10;8benaVrw0pyjO0Cxo9qBLwF8fPdosl2Av82G05WzLeQ7TYR9yZd0kjoDFDmqHZJkeY5rRa9G2649&#10;5+J1+5UZ19hwcMlRx6CM7XDhqeLcyyR5oWVVR1x3hDJLtYolDe+5tuu9fig1kRiuXGeAxbnU2K4s&#10;UG1lyXSba+QEAxpkgNDUI1RcJcfAuizn48d50+c/Sd2VfasbdKb4VneEUlK1Q9+aFHfC1hftKVcI&#10;HT/lfqLhu2e8slu1Q/vlXhq7hvVlOw9/4jDq29NGg0n3Mc2eaXxq8085V/T5O5d0ZfeV3XQ0+KlY&#10;qYDKDtXqkWYKBi7pk+79YvFo5HxRtsmdMxU8aoCv+fRZ4Elm9AUeM1vDTzCm9ba+FgO/gcSrSSWh&#10;ryerjOTZ8mOW5+Laz+h68T6nxh6Lqoz8qw9MDQb5PYur/Fn0FmT5DGn4ARLuucn+22Gamkb+VwGJ&#10;PpwfXHWo6ixUh/L8PZHVH5lxUMafjt8wLY0SunOTQ/b9mah8H8cqqxZrabBiZEF+33GyykTKLW2r&#10;LKofoPZQ5f+3L0LAIW2FduTbqgjxBEtYkKOBkGBRkFUXIQx+/INAki4vCy2dqoLSlG4C24d8WGbm&#10;XgDlDTENjpuyROC6HgKSRQ0HBXDBk78DBKmqhiBKVCVqSkW9QRbDelxWhYuervy4OMriityYV1T6&#10;h9ELMtYAhUHgDvSSdY1L9PICUcCQglmBA77QVSxEke/WgsGJG6n6yVX1smU4+AkFi6BoCYpZUNeq&#10;inzN/pI0v1Ev34HTqr/DIs91vGqD3U6vJgpcKZT+MBssRFAKsv0AdkRPMMnz2wSDK2XkRDI4tSHR&#10;c71IRcTbCSaLqT/jBoscBzJYdxgQwwsPMAQSuW0BayiY43mOqNqLI+x2gjUvAb7fDpNvQeDdkKyP&#10;1++xxMsn/VleUdq3bQ//AwAA//8DAFBLAwQUAAYACAAAACEA3R8Jn+AAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjjUEMVsqmqCjhVSG2RUG9uvE2ixnYUu0n697gnOM7O&#10;aOZtvpxMywbqfeMsgpglwMiWTje2QvjefzwtgPmgrFats4RwJQ/L4v4uV5l2o93SsAsViyXWZwqh&#10;DqHLOPdlTUb5mevIRu/keqNClH3Fda/GWG5anibJCzeqsXGhVh2tayrPu4tB+BzVuHoW78PmfFpf&#10;D3v59bMRhPj4MK3egAWawl8YbvgRHYrIdHQXqz1rEV6FjEmEVM6B3Xwh03g5IsxTmQAvcv7/heIX&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2qNstE4FAAC1GwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3R8Jn+AAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACoBwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAALUIAAAAAA==&#10;">
-                <v:shape id="Graphic 43" o:spid="_x0000_s1052" style="position:absolute;width:68643;height:25374;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6864350,2537460" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDy5suqygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LT8Qw&#10;DITvSPyHyEjc2JRXX2x2hXhILBdE2Qs3qzFtReNUTdgUfj0+IHG0PZ6Zb71d3KgONIfBs4HzVQaK&#10;uPV24M7A/u3xrAQVIrLF0TMZ+KYA283x0Rpr6xO/0qGJnRITDjUa6GOcaq1D25PDsPITsdw+/Oww&#10;yjh32s6YxNyN+iLLcu1wYEnocaK7ntrP5ssZwPvx5/3S74vqetc8PL+UyZYpGXN6stzegIq0xH/x&#10;3/eTlfpXRZZXVV4IhTDJAvTmFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPLmy6rKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m6096,1600962r-6096,l,1607045r,124968l,1996427r,264414l,2266937r6096,l6096,2260841r,-264414l6096,1732013r,-124968l6096,1600962xem4174998,2260841r-3486150,l688848,2266937r3486150,l4174998,2260841xem6175248,2260841r-1314450,l4860798,2266937r1314450,l6175248,2260841xem6175248,1600962r-5486400,l688848,1607045r5486400,l6175248,1600962xem6175248,1046213r-5486400,l688848,1052309r5486400,l6175248,1046213xem6864096,2266950r-6096,l6858000,2531351r-6851904,l6096,2266950r-6096,l,2531351r,6096l6096,2537447r6858000,l6864096,2531351r,-264401xem6864096,1600962r-6096,l6858000,1607045r,124968l6858000,1996427r,264414l6858000,2266937r6096,l6864096,2260841r,-264414l6864096,1732013r,-124968l6864096,1600962xem6864096,l6096,,,,,6083,,1600949r6096,l6096,6083r6851904,l6858000,1600949r6096,l6864096,6083r,-6083xe" fillcolor="black" stroked="f">
+              <v:group w14:anchorId="3AE669A1" id="Group 2" o:spid="_x0000_s1066" style="position:absolute;margin-left:35.75pt;margin-top:12.7pt;width:540.5pt;height:199.8pt;z-index:-251646976;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text" coordsize="68643,25374" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDao2y0TgUAALUbAAAOAAAAZHJzL2Uyb0RvYy54bWzcWduO2zYQfS/QfxD03rUu1BXrDdqkWRQI&#10;0gDZIs+0LNtCZVEl6cv+fYeUKFGSdyV77SDIPpjU+pAenjMcckb3747b3NinlGWkmJv2nWUaaZGQ&#10;ZVas5+Y/Tx9/C02DcVwscU6KdG4+p8x89/DrL/eHMk4dsiH5MqUGTFKw+FDOzQ3nZTybsWSTbjG7&#10;I2VawJcrQreYwyNdz5YUH2D2bT5zLMufHQhdlpQkKWPw3w/Vl+aDnH+1ShP+92rFUm7kcxNs4/KT&#10;ys+F+Jw93ON4TXG5yZLaDHyBFVucFfCjzVQfMMfGjmaDqbZZQgkjK36XkO2MrFZZkso1wGpsq7ea&#10;R0p2pVzLOj6sy4YmoLbH08XTJp/3j7T8Wn6hlfXQ/USSfxnwMjuU61j/XjyvW/BxRbdiECzCOEpG&#10;nxtG0yM3EvinH/rI9YD4BL5zPDdAfs15sgFhBuOSzZ8jI2c4rn5YmteYcyjBf1hLEXsbRV83uEwl&#10;80xQ8IUa2RLcGwWWH0V+AAsq8Bbc+bH2HOQKTxJGAFqwWT+xmtiTXNlO5X5jZDVLxnGyY/wxJZJ3&#10;vP/EeOW/S9XDG9VLjoXqUtgFwv9z6f/cNMD/qWmA/y8qA0rMxTghpugaB024Taub+H5L9ukTkUgu&#10;1POtyDcNENf2LejKFYG9LSwvdDgQN8AqhGpLOXGDDCzkCTNhVoVQbQcZuLCDpAxjSFAQOcGEOR3H&#10;t0JkT0P6kfv6nA1VMO1Z4FEbmpntCUtrwRMYa8G+NSqEDtZ8QamV5ISllZDCyy7xNmQHKIrgSBHR&#10;pCPOSw7nh2GITg1QVqm28qUufFSlnj3n4k8IewWSfDvwnJNrfokkFIK6J2lV7Ki2YqmHH112z6Jz&#10;8benaVrw0pyjO0Cxo9qBLwF8fPdosl2Av82G05WzLeQ7TYR9yZd0kjoDFDmqHZJkeY5rRa9G2649&#10;5+J1+5UZ19hwcMlRx6CM7XDhqeLcyyR5oWVVR1x3hDJLtYolDe+5tuu9fig1kRiuXGeAxbnU2K4s&#10;UG1lyXSba+QEAxpkgNDUI1RcJcfAuizn48d50+c/Sd2VfasbdKb4VneEUlK1Q9+aFHfC1hftKVcI&#10;HT/lfqLhu2e8slu1Q/vlXhq7hvVlOw9/4jDq29NGg0n3Mc2eaXxq8085V/T5O5d0ZfeV3XQ0+KlY&#10;qYDKDtXqkWYKBi7pk+79YvFo5HxRtsmdMxU8aoCv+fRZ4Elm9AUeM1vDTzCm9ba+FgO/gcSrSSWh&#10;ryerjOTZ8mOW5+Laz+h68T6nxh6Lqoz8qw9MDQb5PYur/Fn0FmT5DGn4ARLuucn+22Gamkb+VwGJ&#10;PpwfXHWo6ixUh/L8PZHVH5lxUMafjt8wLY0SunOTQ/b9mah8H8cqqxZrabBiZEF+33GyykTKLW2r&#10;LKofoPZQ5f+3L0LAIW2FduTbqgjxBEtYkKOBkGBRkFUXIQx+/INAki4vCy2dqoLSlG4C24d8WGbm&#10;XgDlDTENjpuyROC6HgKSRQ0HBXDBk78DBKmqhiBKVCVqSkW9QRbDelxWhYuervy4OMriityYV1T6&#10;h9ELMtYAhUHgDvSSdY1L9PICUcCQglmBA77QVSxEke/WgsGJG6n6yVX1smU4+AkFi6BoCYpZUNeq&#10;inzN/pI0v1Ev34HTqr/DIs91vGqD3U6vJgpcKZT+MBssRFAKsv0AdkRPMMnz2wSDK2XkRDI4tSHR&#10;c71IRcTbCSaLqT/jBoscBzJYdxgQwwsPMAQSuW0BayiY43mOqNqLI+x2gjUvAb7fDpNvQeDdkKyP&#10;1++xxMsn/VleUdq3bQ//AwAA//8DAFBLAwQUAAYACAAAACEA3R8Jn+AAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjjUEMVsqmqCjhVSG2RUG9uvE2ixnYUu0n697gnOM7O&#10;aOZtvpxMywbqfeMsgpglwMiWTje2QvjefzwtgPmgrFats4RwJQ/L4v4uV5l2o93SsAsViyXWZwqh&#10;DqHLOPdlTUb5mevIRu/keqNClH3Fda/GWG5anibJCzeqsXGhVh2tayrPu4tB+BzVuHoW78PmfFpf&#10;D3v59bMRhPj4MK3egAWawl8YbvgRHYrIdHQXqz1rEV6FjEmEVM6B3Xwh03g5IsxTmQAvcv7/heIX&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2qNstE4FAAC1GwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3R8Jn+AAAAAKAQAADwAAAAAAAAAAAAAA&#10;AACoBwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAALUIAAAAAA==&#10;">
+                <v:shape id="Graphic 43" o:spid="_x0000_s1067" style="position:absolute;width:68643;height:25374;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6864350,2537460" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDy5suqygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LT8Qw&#10;DITvSPyHyEjc2JRXX2x2hXhILBdE2Qs3qzFtReNUTdgUfj0+IHG0PZ6Zb71d3KgONIfBs4HzVQaK&#10;uPV24M7A/u3xrAQVIrLF0TMZ+KYA283x0Rpr6xO/0qGJnRITDjUa6GOcaq1D25PDsPITsdw+/Oww&#10;yjh32s6YxNyN+iLLcu1wYEnocaK7ntrP5ssZwPvx5/3S74vqetc8PL+UyZYpGXN6stzegIq0xH/x&#10;3/eTlfpXRZZXVV4IhTDJAvTmFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPLmy6rKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m6096,1600962r-6096,l,1607045r,124968l,1996427r,264414l,2266937r6096,l6096,2260841r,-264414l6096,1732013r,-124968l6096,1600962xem4174998,2260841r-3486150,l688848,2266937r3486150,l4174998,2260841xem6175248,2260841r-1314450,l4860798,2266937r1314450,l6175248,2260841xem6175248,1600962r-5486400,l688848,1607045r5486400,l6175248,1600962xem6175248,1046213r-5486400,l688848,1052309r5486400,l6175248,1046213xem6864096,2266950r-6096,l6858000,2531351r-6851904,l6096,2266950r-6096,l,2531351r,6096l6096,2537447r6858000,l6864096,2531351r,-264401xem6864096,1600962r-6096,l6858000,1607045r,124968l6858000,1996427r,264414l6858000,2266937r6096,l6864096,2260841r,-264414l6864096,1732013r,-124968l6864096,1600962xem6864096,l6096,,,,,6083,,1600949r6096,l6096,6083r6851904,l6858000,1600949r6096,l6864096,6083r,-6083xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
-                <v:shape id="Textbox 44" o:spid="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:716;top:1579;width:67335;height:4769;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDIVJZrxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PS8Mw&#10;FL8LfofwBt5cUg9hrcvGGAqCIHb14PHZvLVhzUtt4la/vREEj+/3/623sx/EmaboAhsolgoEcRus&#10;487AW/N4uwIRE7LFITAZ+KYI28311RorGy5c0/mQOpFDOFZooE9prKSMbU8e4zKMxJk7hsljyufU&#10;STvhJYf7Qd4ppaVHx7mhx5H2PbWnw5c3sHvn+sF9vny81sfaNU2p+FmfjLlZzLt7EInm9C/+cz/Z&#10;PF/rUq2KUhfw+1MGQG5+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMhUlmvHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+                <v:shape id="Textbox 44" o:spid="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:716;top:1579;width:67335;height:4769;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDIVJZrxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PS8Mw&#10;FL8LfofwBt5cUg9hrcvGGAqCIHb14PHZvLVhzUtt4la/vREEj+/3/623sx/EmaboAhsolgoEcRus&#10;487AW/N4uwIRE7LFITAZ+KYI28311RorGy5c0/mQOpFDOFZooE9prKSMbU8e4zKMxJk7hsljyufU&#10;STvhJYf7Qd4ppaVHx7mhx5H2PbWnw5c3sHvn+sF9vny81sfaNU2p+FmfjLlZzLt7EInm9C/+cz/Z&#10;PF/rUq2KUhfw+1MGQG5+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMhUlmvHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="69A7FDF9" w14:textId="5D1F4579" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:ind w:right="18"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                           </w:rPr>
                           <w:t>I,</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:spacing w:val="-6"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
@@ -13591,51 +17270,51 @@
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                           </w:rPr>
                           <w:t>candidate</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:spacing w:val="-6"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                           </w:rPr>
                           <w:t>statement to the following address:</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textbox 45" o:spid="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:7574;top:10721;width:8496;height:997;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8HjPpyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDfam6TaxtjOKjA0Gg2GtDz6ezdkGm0vXZNp9+2Ug+Hi//7dYDbYVZ+q9cazgcZKAIK6c&#10;Nlwr2JXv4zkIH5A1to5JwS95WC3vRgvMtbtwQedtqEUMYZ+jgiaELpfSVw1Z9BPXEUfu6HqLIZ59&#10;LXWPlxhuW/mUJDNp0XBsaLCj14aq0/bHKljvuXgz31+HTXEsTFlmCX/OTko93A/rFxCBhnATX90f&#10;Os6fZlk6nafpM/z/FAGQyz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/B4z6ckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
+                <v:shape id="Textbox 45" o:spid="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:7574;top:10721;width:8496;height:997;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8HjPpyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDfam6TaxtjOKjA0Gg2GtDz6ezdkGm0vXZNp9+2Ug+Hi//7dYDbYVZ+q9cazgcZKAIK6c&#10;Nlwr2JXv4zkIH5A1to5JwS95WC3vRgvMtbtwQedtqEUMYZ+jgiaELpfSVw1Z9BPXEUfu6HqLIZ59&#10;LXWPlxhuW/mUJDNp0XBsaLCj14aq0/bHKljvuXgz31+HTXEsTFlmCX/OTko93A/rFxCBhnATX90f&#10;Os6fZlk6nafpM/z/FAGQyz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/B4z6ckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="2CEB7465" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:line="157" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:b/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:b/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                           <w:t>STREET</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:b/>
                             <w:spacing w:val="-3"/>
                             <w:sz w:val="14"/>
@@ -13667,101 +17346,101 @@
                           </w:rPr>
                           <w:t>PO</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:b/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:b/>
                             <w:spacing w:val="-5"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                           <w:t>BOX</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textbox 46" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:7574;top:16208;width:6953;height:997;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDuz1bHygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbTSoSu9umpYiCIIjb9eDxuXndDd28rJvYrv/eCAWPw8x8w6w2k+/FkcboAhuYzxQI&#10;4iZYx62B9/rpZgEiJmSLfWAy8EMRNuvLixWWNpy4ouMutSJDOJZooEtpKKWMTUce4ywMxNnbh9Fj&#10;ynJspR3xlOG+l7dKaenRcV7ocKCHjprD7tsb2H5w9ei+Xj/fqn3l6rpQ/KIPxlxfTdsliERT+g+f&#10;28/WQKEXuri/Uxr+LuU7INe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO7PVsfKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
+                <v:shape id="Textbox 46" o:spid="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:7574;top:16208;width:6953;height:997;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDuz1bHygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbTSoSu9umpYiCIIjb9eDxuXndDd28rJvYrv/eCAWPw8x8w6w2k+/FkcboAhuYzxQI&#10;4iZYx62B9/rpZgEiJmSLfWAy8EMRNuvLixWWNpy4ouMutSJDOJZooEtpKKWMTUce4ywMxNnbh9Fj&#10;ynJspR3xlOG+l7dKaenRcV7ocKCHjprD7tsb2H5w9ei+Xj/fqn3l6rpQ/KIPxlxfTdsliERT+g+f&#10;28/WQKEXuri/Uxr+LuU7INe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO7PVsfKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="3DF9F853" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:line="157" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:b/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:b/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                           <w:t>CITY/STATE/ZIP</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textbox 47" o:spid="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:7574;top:22692;width:5359;height:997;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDkihVLyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCXubiTKqq0YR2WAwGKvdwx7P5myDzaU2mXbffhkIe7zf/1ttBteKC/XBetYwnSgQxJU3&#10;lmsNn+XLwwJEiMgGW8+k4YcCbNajuxXmxl+5oMs+1iKFcMhRQxNjl0sZqoYchonviBN39L3DmM6+&#10;lqbHawp3rZwplUmHllNDgx3tGqpO+2+nYfvFxbM9vx8+imNhy/JJ8Vt20vp+PGyXICIN8V98c7+a&#10;NH/xOMvUNJvP4e+nBIBc/wIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDkihVLyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
+                <v:shape id="Textbox 47" o:spid="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:7574;top:22692;width:5359;height:997;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDkihVLyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCXubiTKqq0YR2WAwGKvdwx7P5myDzaU2mXbffhkIe7zf/1ttBteKC/XBetYwnSgQxJU3&#10;lmsNn+XLwwJEiMgGW8+k4YcCbNajuxXmxl+5oMs+1iKFcMhRQxNjl0sZqoYchonviBN39L3DmM6+&#10;lqbHawp3rZwplUmHllNDgx3tGqpO+2+nYfvFxbM9vx8+imNhy/JJ8Vt20vp+PGyXICIN8V98c7+a&#10;NH/xOMvUNJvP4e+nBIBc/wIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDkihVLyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="7126E3DB" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:line="157" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:b/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:b/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                           <w:t>SIGNATURE</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textbox 48" o:spid="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:49293;top:22692;width:2553;height:997;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBuxbsYywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm91Y0JFRNdRUoLhUJpjIceX7PPZDH7Ns1uNf57t1DwOMzMN8xqM9pOnGjwxrGC2TQB&#10;QVw7bbhRsK9eHxcgfEDW2DkmBRfysFnf362w0O7MJZ12oRERwr5ABW0IfSGlr1uy6KeuJ47ewQ0W&#10;Q5RDI/WA5wi3nUyTZC4tGo4LLfb03FJ93P1aBdsvLl/Mz8f3Z3koTVXlCb/Pj0o9TMbtEkSgMdzC&#10;/+03rSDP0zR7mmUZ/F2Kd0CurwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBuxbsYywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
+                <v:shape id="Textbox 48" o:spid="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:49293;top:22692;width:2553;height:997;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBuxbsYywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm91Y0JFRNdRUoLhUJpjIceX7PPZDH7Ns1uNf57t1DwOMzMN8xqM9pOnGjwxrGC2TQB&#10;QVw7bbhRsK9eHxcgfEDW2DkmBRfysFnf362w0O7MJZ12oRERwr5ABW0IfSGlr1uy6KeuJ47ewQ0W&#10;Q5RDI/WA5wi3nUyTZC4tGo4LLfb03FJ93P1aBdsvLl/Mz8f3Z3koTVXlCb/Pj0o9TMbtEkSgMdzC&#10;/+03rSDP0zR7mmUZ/F2Kd0CurwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBuxbsYywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="325BADEF" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:line="157" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:b/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:b/>
                             <w:spacing w:val="-4"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                           <w:t>DATE</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
@@ -14423,55 +18102,55 @@
                                   <w:sz w:val="14"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> BALLOT</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="3AD5EE1B" id="Group 1" o:spid="_x0000_s1058" style="position:absolute;margin-left:35.75pt;margin-top:18.1pt;width:540.5pt;height:62.85pt;z-index:-251645952;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text" coordsize="68643,7981" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9nq4f3QQAAFwZAAAOAAAAZHJzL2Uyb0RvYy54bWzcWV1v4jgUfV9p/0OU9y1xPuw4Kh3tzmyr&#10;lUazI01X82xCgGhDnLVNof9+r53YpNBCaKlmhJCIQ25u7HPux3G4/rBZVt5DIWTJ67GPrgLfK+qc&#10;T8t6Pvb/ub/9LfU9qVg9ZRWvi7H/WEj/w82vv1yvm6wI+YJX00J44KSW2boZ+wulmmw0kvmiWDJ5&#10;xZuihoszLpZMwamYj6aCrcH7shqFQYBHay6mjeB5ISX8+qm96N8Y/7NZkau/ZzNZKK8a+zA3Zb6F&#10;+Z7o79HNNcvmgjWLMu+mwV4xiyUra3ioc/WJKeatRLnnalnmgks+U1c5X474bFbmhVkDrAYFO6u5&#10;E3zVmLXMs/W8cTABtDs4vdpt/uXhTjTfmq+inT0MP/P8Xwm4jNbNPOtf1+fzrfFmJpb6JliEtzGI&#10;PjpEi43ycvgRpziOEgA+h2uEpogmLeT5AnjZuy1f/Hn4xhHL2seaybnJrBuIHrkFSL4NoG8L1hQG&#10;d6kB+Cq8cgrBHSdBGpGQEN+r2RKC+a6LG1gg4KUnAdYay+5MdrA+ixQKWySOQOVWzLJ8JdVdwQ3o&#10;7OGzVG3wTu2ILewo39R2KCAFdPBXJviV70HwC9+D4J+0z2+Y0vdpJvXQW/dYWzjS9OUlfyjuuTFU&#10;mjpNbkCx7wG3EYpJgLVHmPDWsKqf3pCkQQDRsHuDNbPHpvO/NY8xjQjt/Fsze3zGnCQxMaEG07Fm&#10;9rhvjlEQxcO9E4pIcNh7kqY0plD8TNwfNccWxwGune2QWVu/gMZRQJztAKyt7RPeLcD22AI9mO/W&#10;kFCSBugw0/bpQ2x7QXqy+XHeet6H0NEzH8JI33wAKT3zZ3nJKy6LNkV1qr8x5U3RO5TtliVraMPC&#10;HvvhMcQGQ/k9GBdtACEcEHw4mV1IAqgHPbpcAzwH2w6YgPN7dE043RbBk4yHzKLne8gCn8bXUTx6&#10;5oMms+0mAxa6Nd4Nnb0ohxh1TQ7G/TYqeVVOb8uq0rkgxXzysRLeA4N+SW71pwuOnhkID5m1jV2P&#10;Jnz6CPpgDUpg7Mv/VkwUvlf9VYMCgSBTdiDsYGIHQlUfuRGlJg2FVPeb70w0XgPDsa9AFnzhVoiw&#10;zPZ7vRZnq++s+e8rxWelFgNmbu2MuhMQRa0weXd1RKFz0ZSEoRVH97CCCd94ianlPXHkqc0fHOSD&#10;+/0FmUQQDkFqQQOlCTX5zDInlnAUYAIIa10Z4yByzd5qLY2SFksdnloGGYG+A2Srp3ZIVZvJppN8&#10;OgDOyPPPwhbo2CghcQwItlLWsWVU6ZvYwoSkxJTVLV8pqA/U0YVQhHHcZdZ56TKa7ALpQgEFAKME&#10;9gy7fBmgX8EXCgkieisDCYSh+NuNmc0wlISxluo6wVBECYxb5XBexsyW4RIZg44XI5RE+4yZ0H8N&#10;Yxg0SAr+NGMUod2amKCIoKRljFLcEgr94ryEkUutiNBkAtidwpZtpyK6otJt7of2rxBKHu062A/M&#10;sPRCCYvihNCY4H3CXE05lbAUCEuh5r2UYISE759gRulcYEXEBHoYinQB20kwV1JO5AvexdEwbN+x&#10;/LgEC01jvEDCUBKHJAwgy/YYczXlRMbiADJIt8SXMiwhSdSJjndrYaHbeJxp8zZA1JvX1fAK37we&#10;7f5u0P8R9M/Nlm37p8jN/wAAAP//AwBQSwMEFAAGAAgAAAAhAFAU2LHgAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdbEqixmxKKeqpCLaCeJsm0yQ0uxuy2yT9905PepuZ&#10;93jzvXw1m06MNPjWWQ1qEYEgW7qqtbWGr/3bwxMIH9BW2DlLGi7kYVXc3uSYVW6ynzTuQi04xPoM&#10;NTQh9JmUvmzIoF+4nixrRzcYDLwOtawGnDjcdDKOolQabC1/aLCnTUPlaXc2Gt4nnNZL9TpuT8fN&#10;5WeffHxvFWl9fzevX0AEmsOfGa74jA4FMx3c2VZedBoeVcJODcs0BnHVVRLz5cBTqp5BFrn8X6H4&#10;BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP2erh/dBAAAXBkAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFAU2LHgAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAANwcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABECAAAAAA=&#10;">
-                <v:shape id="Graphic 50" o:spid="_x0000_s1059" style="position:absolute;width:68643;height:7982;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6864350,798195" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCWya3xxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlCr0UndS2RlJXKQWh4EkreJ1mp0kwOxuza4w+vSsUPM73P7NFb2vVcesrJxpeRgkoltyZ&#10;SgoN25/lcArKBxJDtRPWcGYPi/ngYUaZcSdZc7cJhYoh4jPSUIbQZIg+L9mSH7mGJXJ/rrUU4tkW&#10;aFo6xXBb4zhJJmipkthQUsNfJef7zdFqwONy9dz5Ne5NXh3MZdf9nnvU+umx//wAFbgPd/G/+9vE&#10;+W/vyfQ1Hacp3H6KAOD8CgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJbJrfHHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m6864096,314706r-6096,l6858000,469379r,6096l6858000,610349r,181356l5889498,791705r-5883402,l6096,610349r,-134874l6096,469379r,-154673l,314706,,797801r6096,l6864096,797801r,-6096l6864096,610349r,-134874l6864096,469379r,-154673xem6864096,l6096,,,,,6083,,160769,,314693r6096,l6096,160769r,-154686l6858000,6083r,154686l6858000,314693r6096,l6864096,160769r,-154686l6864096,xe" fillcolor="#7f7f7f" stroked="f">
+              <v:group w14:anchorId="3AD5EE1B" id="Group 1" o:spid="_x0000_s1073" style="position:absolute;margin-left:35.75pt;margin-top:18.1pt;width:540.5pt;height:62.85pt;z-index:-251645952;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text" coordsize="68643,7981" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9nq4f3QQAAFwZAAAOAAAAZHJzL2Uyb0RvYy54bWzcWV1v4jgUfV9p/0OU9y1xPuw4Kh3tzmyr&#10;lUazI01X82xCgGhDnLVNof9+r53YpNBCaKlmhJCIQ25u7HPux3G4/rBZVt5DIWTJ67GPrgLfK+qc&#10;T8t6Pvb/ub/9LfU9qVg9ZRWvi7H/WEj/w82vv1yvm6wI+YJX00J44KSW2boZ+wulmmw0kvmiWDJ5&#10;xZuihoszLpZMwamYj6aCrcH7shqFQYBHay6mjeB5ISX8+qm96N8Y/7NZkau/ZzNZKK8a+zA3Zb6F&#10;+Z7o79HNNcvmgjWLMu+mwV4xiyUra3ioc/WJKeatRLnnalnmgks+U1c5X474bFbmhVkDrAYFO6u5&#10;E3zVmLXMs/W8cTABtDs4vdpt/uXhTjTfmq+inT0MP/P8Xwm4jNbNPOtf1+fzrfFmJpb6JliEtzGI&#10;PjpEi43ycvgRpziOEgA+h2uEpogmLeT5AnjZuy1f/Hn4xhHL2seaybnJrBuIHrkFSL4NoG8L1hQG&#10;d6kB+Cq8cgrBHSdBGpGQEN+r2RKC+a6LG1gg4KUnAdYay+5MdrA+ixQKWySOQOVWzLJ8JdVdwQ3o&#10;7OGzVG3wTu2ILewo39R2KCAFdPBXJviV70HwC9+D4J+0z2+Y0vdpJvXQW/dYWzjS9OUlfyjuuTFU&#10;mjpNbkCx7wG3EYpJgLVHmPDWsKqf3pCkQQDRsHuDNbPHpvO/NY8xjQjt/Fsze3zGnCQxMaEG07Fm&#10;9rhvjlEQxcO9E4pIcNh7kqY0plD8TNwfNccWxwGune2QWVu/gMZRQJztAKyt7RPeLcD22AI9mO/W&#10;kFCSBugw0/bpQ2x7QXqy+XHeet6H0NEzH8JI33wAKT3zZ3nJKy6LNkV1qr8x5U3RO5TtliVraMPC&#10;HvvhMcQGQ/k9GBdtACEcEHw4mV1IAqgHPbpcAzwH2w6YgPN7dE043RbBk4yHzKLne8gCn8bXUTx6&#10;5oMms+0mAxa6Nd4Nnb0ohxh1TQ7G/TYqeVVOb8uq0rkgxXzysRLeA4N+SW71pwuOnhkID5m1jV2P&#10;Jnz6CPpgDUpg7Mv/VkwUvlf9VYMCgSBTdiDsYGIHQlUfuRGlJg2FVPeb70w0XgPDsa9AFnzhVoiw&#10;zPZ7vRZnq++s+e8rxWelFgNmbu2MuhMQRa0weXd1RKFz0ZSEoRVH97CCCd94ianlPXHkqc0fHOSD&#10;+/0FmUQQDkFqQQOlCTX5zDInlnAUYAIIa10Z4yByzd5qLY2SFksdnloGGYG+A2Srp3ZIVZvJppN8&#10;OgDOyPPPwhbo2CghcQwItlLWsWVU6ZvYwoSkxJTVLV8pqA/U0YVQhHHcZdZ56TKa7ALpQgEFAKME&#10;9gy7fBmgX8EXCgkieisDCYSh+NuNmc0wlISxluo6wVBECYxb5XBexsyW4RIZg44XI5RE+4yZ0H8N&#10;Yxg0SAr+NGMUod2amKCIoKRljFLcEgr94ryEkUutiNBkAtidwpZtpyK6otJt7of2rxBKHu062A/M&#10;sPRCCYvihNCY4H3CXE05lbAUCEuh5r2UYISE759gRulcYEXEBHoYinQB20kwV1JO5AvexdEwbN+x&#10;/LgEC01jvEDCUBKHJAwgy/YYczXlRMbiADJIt8SXMiwhSdSJjndrYaHbeJxp8zZA1JvX1fAK37we&#10;7f5u0P8R9M/Nlm37p8jN/wAAAP//AwBQSwMEFAAGAAgAAAAhAFAU2LHgAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdbEqixmxKKeqpCLaCeJsm0yQ0uxuy2yT9905PepuZ&#10;93jzvXw1m06MNPjWWQ1qEYEgW7qqtbWGr/3bwxMIH9BW2DlLGi7kYVXc3uSYVW6ynzTuQi04xPoM&#10;NTQh9JmUvmzIoF+4nixrRzcYDLwOtawGnDjcdDKOolQabC1/aLCnTUPlaXc2Gt4nnNZL9TpuT8fN&#10;5WeffHxvFWl9fzevX0AEmsOfGa74jA4FMx3c2VZedBoeVcJODcs0BnHVVRLz5cBTqp5BFrn8X6H4&#10;BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP2erh/dBAAAXBkAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFAU2LHgAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAANwcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABECAAAAAA=&#10;">
+                <v:shape id="Graphic 50" o:spid="_x0000_s1074" style="position:absolute;width:68643;height:7982;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6864350,798195" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCWya3xxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlCr0UndS2RlJXKQWh4EkreJ1mp0kwOxuza4w+vSsUPM73P7NFb2vVcesrJxpeRgkoltyZ&#10;SgoN25/lcArKBxJDtRPWcGYPi/ngYUaZcSdZc7cJhYoh4jPSUIbQZIg+L9mSH7mGJXJ/rrUU4tkW&#10;aFo6xXBb4zhJJmipkthQUsNfJef7zdFqwONy9dz5Ne5NXh3MZdf9nnvU+umx//wAFbgPd/G/+9vE&#10;+W/vyfQ1Hacp3H6KAOD8CgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJbJrfHHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m6864096,314706r-6096,l6858000,469379r,6096l6858000,610349r,181356l5889498,791705r-5883402,l6096,610349r,-134874l6096,469379r,-154673l,314706,,797801r6096,l6864096,797801r,-6096l6864096,610349r,-134874l6864096,469379r,-154673xem6864096,l6096,,,,,6083,,160769,,314693r6096,l6096,160769r,-154686l6858000,6083r,154686l6858000,314693r6096,l6864096,160769r,-154686l6864096,xe" fillcolor="#7f7f7f" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
-                <v:shape id="Textbox 51" o:spid="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:716;top:95;width:66306;height:4604;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBu7ceUygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWMOalJXkdJCQZDG9NDja/aZLGbfptmtxn/fFQSPw8x8w6w2g23FmXpvHCuYTRMQ&#10;xJXThmsFX+X78xKED8gaW8ek4EoeNuvR0wpz7S5c0PkQahEh7HNU0ITQ5VL6qiGLfuo64ugdXW8x&#10;RNnXUvd4iXDbyjRJ5tKi4bjQYEevDVWnw59VsP3m4s387n8+i2NhyjJLeDc/KTUZD9sXEIGG8Ajf&#10;2x9aQbbIZtlykaZwuxTvgFz/AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG7tx5TKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
+                <v:shape id="Textbox 51" o:spid="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:716;top:95;width:66306;height:4604;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBu7ceUygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWMOalJXkdJCQZDG9NDja/aZLGbfptmtxn/fFQSPw8x8w6w2g23FmXpvHCuYTRMQ&#10;xJXThmsFX+X78xKED8gaW8ek4EoeNuvR0wpz7S5c0PkQahEh7HNU0ITQ5VL6qiGLfuo64ugdXW8x&#10;RNnXUvd4iXDbyjRJ5tKi4bjQYEevDVWnw59VsP3m4s387n8+i2NhyjJLeDc/KTUZD9sXEIGG8Ajf&#10;2x9aQbbIZtlykaZwuxTvgFz/AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG7tx5TKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="7CC49077" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:line="178" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:sz w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:sz w:val="16"/>
                           </w:rPr>
                           <w:t>FOR</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:spacing w:val="-6"/>
                             <w:sz w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
@@ -14585,213 +18264,213 @@
                             <w:rFonts w:ascii="Arial"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                           <w:t>Date:</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:spacing w:val="147"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:sz w:val="14"/>
                             <w:u w:val="single"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textbox 52" o:spid="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:716;top:6778;width:8547;height:1137;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBILcwWygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3hb7DcArdNZNW6yU6ikgLglAa04XLY+aYDGbOxMxU49s7i0KXP/+Nb77sbSMu1HnjWMFrkoIg&#10;Lp02XCn4KT5fJiB8QNbYOCYFN/KwXDw+zDHT7so5XXahEnGEfYYK6hDaTEpf1mTRJ64ljt7RdRZD&#10;lF0ldYfXOG4b+ZamI2nRcHyosaV1TeVp92sVrPacf5jz1+E7P+amKKYpb0cnpZ6f+tUMRKA+/If/&#10;2hutYDIYD97Hw2GEiEgRB+TiDgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgtzBbKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
+                <v:shape id="Textbox 52" o:spid="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:716;top:6778;width:8547;height:1137;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBILcwWygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasJA&#10;FIb3hb7DcArdNZNW6yU6ikgLglAa04XLY+aYDGbOxMxU49s7i0KXP/+Nb77sbSMu1HnjWMFrkoIg&#10;Lp02XCn4KT5fJiB8QNbYOCYFN/KwXDw+zDHT7so5XXahEnGEfYYK6hDaTEpf1mTRJ64ljt7RdRZD&#10;lF0ldYfXOG4b+ZamI2nRcHyosaV1TeVp92sVrPacf5jz1+E7P+amKKYpb0cnpZ6f+tUMRKA+/If/&#10;2hutYDIYD97Hw2GEiEgRB+TiDgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgtzBbKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="490AA321" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:line="178" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:sz w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:sz w:val="16"/>
                           </w:rPr>
                           <w:t>Publication</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:spacing w:val="-8"/>
                             <w:sz w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="16"/>
                           </w:rPr>
                           <w:t>Status:</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textbox 53" o:spid="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:12717;top:6314;width:1524;height:1397;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4kq/FyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtJrrptBpFZIPBQFa7Bx/P5myDzaU2mXbffhkM9ni//7dY9a4RF+qC9axhOFAgiEtv&#10;LFcaPovXhymIEJENNp5JwzcFWC1vbxaYGX/lnC67WIkUwiFDDXWMbSZlKGtyGAa+JU7c0XcOYzq7&#10;SpoOryncNXKk1EQ6tJwaamxpU1N52n05Des95y/2vD185MfcFsVM8fvkpPX9Xb+eg4jUx3/xn/vN&#10;pPlqNn56fhwPR/D7UwJALn8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOJKvxckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
+                <v:shape id="Textbox 53" o:spid="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:12717;top:6314;width:1524;height:1397;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4kq/FyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtJrrptBpFZIPBQFa7Bx/P5myDzaU2mXbffhkM9ni//7dY9a4RF+qC9axhOFAgiEtv&#10;LFcaPovXhymIEJENNp5JwzcFWC1vbxaYGX/lnC67WIkUwiFDDXWMbSZlKGtyGAa+JU7c0XcOYzq7&#10;SpoOryncNXKk1EQ6tJwaamxpU1N52n05Des95y/2vD185MfcFsVM8fvkpPX9Xb+eg4jUx3/xn/vN&#10;pPlqNn56fhwPR/D7UwJALn8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOJKvxckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="644E3E02" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:line="220" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                             <w:w w:val="99"/>
                           </w:rPr>
                           <w:t>☐</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textbox 54" o:spid="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:16146;top:6911;width:5137;height:997;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpM+acyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9c0qnFdcvGGAqCIHb1YY+35taGNZeuiVv99kYQfLzf/1usRteJMw3BetaQTRQI4tob&#10;y42Gz+rl7glEiMgGO8+k4ZsCrJbXVwssjL9wSedtbEQK4VCghjbGvpAy1C05DBPfEyfu4AeHMZ1D&#10;I82AlxTuOjlVKpcOLaeGFnvatFQft19Ow3rH5bM9ve8/ykNpq2qm+C0/an17M67nICKN8V/85341&#10;aX6Wq4cse7yfwu9PCQC5/AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpM+acyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
+                <v:shape id="Textbox 54" o:spid="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:16146;top:6911;width:5137;height:997;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpM+acyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9c0qnFdcvGGAqCIHb1YY+35taGNZeuiVv99kYQfLzf/1usRteJMw3BetaQTRQI4tob&#10;y42Gz+rl7glEiMgGO8+k4ZsCrJbXVwssjL9wSedtbEQK4VCghjbGvpAy1C05DBPfEyfu4AeHMZ1D&#10;I82AlxTuOjlVKpcOLaeGFnvatFQft19Ow3rH5bM9ve8/ykNpq2qm+C0/an17M67nICKN8V/85341&#10;aX6Wq4cse7yfwu9PCQC5/AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpM+acyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="2A0FA4DC" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:line="157" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                           <w:t>ON</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:spacing w:val="-1"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                           <w:t>BALLOT</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textbox 55" o:spid="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:24719;top:6314;width:1524;height:1397;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAeD+mtxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L/g/hCbtp4mDSVqPI2GAwGNZ62PGtebbB5qVrMu3+e3MY7Pjx/d7sRteJKw3BetawXCgQxLU3&#10;lhsNp+p1noEIEdlg55k0/FKA3XY62WBh/I1Luh5jI1IIhwI1tDH2hZShbslhWPieOHFnPziMCQ6N&#10;NAPeUrjr5KNSK+nQcmposafnlurL8cdp2H9y+WK/P74O5bm0VZUrfl9dtH6Yjfs1iEhj/Bf/ud+M&#10;hix/ylWmVNqcLqU7ILd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB4P6a3HAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+                <v:shape id="Textbox 55" o:spid="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:24719;top:6314;width:1524;height:1397;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAeD+mtxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L/g/hCbtp4mDSVqPI2GAwGNZ62PGtebbB5qVrMu3+e3MY7Pjx/d7sRteJKw3BetawXCgQxLU3&#10;lhsNp+p1noEIEdlg55k0/FKA3XY62WBh/I1Luh5jI1IIhwI1tDH2hZShbslhWPieOHFnPziMCQ6N&#10;NAPeUrjr5KNSK+nQcmposafnlurL8cdp2H9y+WK/P74O5bm0VZUrfl9dtH6Yjfs1iEhj/Bf/ud+M&#10;hix/ylWmVNqcLqU7ILd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB4P6a3HAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="30F257E8" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:line="220" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                             <w:w w:val="99"/>
                           </w:rPr>
                           <w:t>☐</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textbox 56" o:spid="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:28719;top:6911;width:5772;height:997;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDoLjK0yAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN9htpjpXtRpFxgaDgVjrweOzebbB5qU2mXb//XIYePz4fi9WvW3ElTpvHCsYDhIQxKXT&#10;hisF++LzZQrCB2SNjWNS8EseVsvHhwVm2t04p+suVCKGsM9QQR1Cm0npy5os+oFriSN3cp3FEGFX&#10;Sd3hLYbbRo6SJJUWDceGGlt6r6k8736sgvWB8w9z2Ry3+Sk3RTFL+Ds9K/X81K/nIAL14S7+d39p&#10;Ba/jt8lsPEnj5ngp3gG5/AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDoLjK0yAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
+                <v:shape id="Textbox 56" o:spid="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:28719;top:6911;width:5772;height:997;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDoLjK0yAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN9htpjpXtRpFxgaDgVjrweOzebbB5qU2mXb//XIYePz4fi9WvW3ElTpvHCsYDhIQxKXT&#10;hisF++LzZQrCB2SNjWNS8EseVsvHhwVm2t04p+suVCKGsM9QQR1Cm0npy5os+oFriSN3cp3FEGFX&#10;Sd3hLYbbRo6SJJUWDceGGlt6r6k8736sgvWB8w9z2Ry3+Sk3RTFL+Ds9K/X81K/nIAL14S7+d39p&#10;Ba/jt8lsPEnj5ngp3gG5/AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDoLjK0yAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="4F3641B7" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:line="157" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                           <w:t>WITHDRAWN</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textbox 57" o:spid="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:37292;top:6314;width:1524;height:1397;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLBpvHywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81Y1WU01dRYqCUJDG9NDja/aZLGbfptlV03/fLQg9DjPzDbNY9bYRF+q8caxgNExA&#10;EJdOG64UfBTbxxkIH5A1No5JwQ95WC3v7xaYaXflnC6HUIkIYZ+hgjqENpPSlzVZ9EPXEkfv6DqL&#10;IcqukrrDa4TbRo6TJJUWDceFGlt6rak8Hc5WwfqT84353n+958fcFMU84bf0pNTgoV+/gAjUh//w&#10;rb3TCtLn+XQyepqN4e9SvANy+QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLBpvHywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
+                <v:shape id="Textbox 57" o:spid="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:37292;top:6314;width:1524;height:1397;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLBpvHywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81Y1WU01dRYqCUJDG9NDja/aZLGbfptlV03/fLQg9DjPzDbNY9bYRF+q8caxgNExA&#10;EJdOG64UfBTbxxkIH5A1No5JwQ95WC3v7xaYaXflnC6HUIkIYZ+hgjqENpPSlzVZ9EPXEkfv6DqL&#10;IcqukrrDa4TbRo6TJJUWDceFGlt6rak8Hc5WwfqT84353n+958fcFMU84bf0pNTgoV+/gAjUh//w&#10;rb3TCtLn+XQyepqN4e9SvANy+QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLBpvHywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="3497513A" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:line="220" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                             <w:w w:val="99"/>
                           </w:rPr>
                           <w:t>☐</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Textbox 58" o:spid="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:40721;top:6911;width:5575;height:997;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBET+nRyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtJitTZ2cUkQ0GwljtHnw8m7MNNpfaZFq//TIY7PF+/2++HFwrztQH61nD40iBIK68&#10;sVxr+CrfHp5BhIhssPVMGq4UYLm4vZljbvyFCzpvYy1SCIccNTQxdrmUoWrIYRj5jjhxB987jOns&#10;a2l6vKRw18pMqYl0aDk1NNjRuqHquP12GlY7Ll7t6WP/WRwKW5YzxZvJUev7u2H1AiLSEP/Ff+53&#10;k+aPn7JppsbTGfz+lACQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARE/p0ckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
+                <v:shape id="Textbox 58" o:spid="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:40721;top:6911;width:5575;height:997;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBET+nRyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtJitTZ2cUkQ0GwljtHnw8m7MNNpfaZFq//TIY7PF+/2++HFwrztQH61nD40iBIK68&#10;sVxr+CrfHp5BhIhssPVMGq4UYLm4vZljbvyFCzpvYy1SCIccNTQxdrmUoWrIYRj5jjhxB987jOns&#10;a2l6vKRw18pMqYl0aDk1NNjRuqHquP12GlY7Ll7t6WP/WRwKW5YzxZvJUev7u2H1AiLSEP/Ff+53&#10;k+aPn7JppsbTGfz+lACQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARE/p0ckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="118E2030" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
                         <w:pPr>
                           <w:spacing w:line="157" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                           <w:t>OFF</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="14"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> BALLOT</w:t>
                         </w:r>
@@ -14802,50 +18481,69 @@
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C65A12" w14:textId="77777777" w:rsidR="008E033D" w:rsidRDefault="008E033D" w:rsidP="008E033D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73B72247" w14:textId="77777777" w:rsidR="00D0771B" w:rsidRDefault="00D0771B"/>
     <w:sectPr w:rsidR="00D0771B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="500" w:right="520" w:bottom="280" w:left="520" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3821051F" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="77E8A776" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -14885,50 +18583,79 @@
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="456AB6C4" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="05633297" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="44D37F14" w14:textId="77777777" w:rsidR="003A76C6" w:rsidRDefault="003A76C6" w:rsidP="003A76C6">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D977B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17149FA2"/>
     <w:lvl w:ilvl="0" w:tplc="8132E1D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="941" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
@@ -15399,61 +19126,71 @@
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1841265051">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="121269954">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1540240159">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1567450817">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E033D"/>
+    <w:rsid w:val="0008266C"/>
     <w:rsid w:val="000A1B06"/>
+    <w:rsid w:val="003A76C6"/>
     <w:rsid w:val="006F24E6"/>
     <w:rsid w:val="00853146"/>
     <w:rsid w:val="008E033D"/>
     <w:rsid w:val="0099305D"/>
     <w:rsid w:val="009B3DA6"/>
     <w:rsid w:val="00A75EA1"/>
     <w:rsid w:val="00BE26DD"/>
     <w:rsid w:val="00D0771B"/>
     <w:rsid w:val="00D82F80"/>
     <w:rsid w:val="00DB1281"/>
     <w:rsid w:val="00F359AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -16080,62 +19817,112 @@
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="008E033D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A76C6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003A76C6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:kern w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A76C6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003A76C6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:kern w:val="0"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16393,71 +20180,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6482</Characters>
+  <Pages>4</Pages>
+  <Words>1460</Words>
+  <Characters>8322</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7604</CharactersWithSpaces>
+  <CharactersWithSpaces>9763</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Melanie Foster</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>