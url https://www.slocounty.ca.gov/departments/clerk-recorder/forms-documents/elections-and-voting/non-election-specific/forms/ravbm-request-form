--- v1 (2026-06-14)
+++ v2 (2026-10-29)
@@ -2,232 +2,222 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2088BAB9" w14:textId="702E7FBB" w:rsidR="00D80499" w:rsidRPr="00DE1A4D" w:rsidRDefault="00CA0EEB" w:rsidP="00ED00A5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:right="-90"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED00A5">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>RAVBM ACCESS REQUEST</w:t>
       </w:r>
       <w:r w:rsidR="005C529A">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C529A" w:rsidRPr="00DE1A4D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(EC 3016.7)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38701516" w14:textId="2EB11AB5" w:rsidR="00D80499" w:rsidRDefault="00D80499" w:rsidP="00D80499">
+    <w:p w14:paraId="38701516" w14:textId="1C5AD11A" w:rsidR="00D80499" w:rsidRDefault="00D80499" w:rsidP="00D80499">
       <w:pPr>
         <w:spacing w:before="22"/>
         <w:ind w:right="-90"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07FC6">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEADLINE TO APPLY FOR </w:t>
       </w:r>
       <w:r w:rsidR="00CE419B">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RAVBM ACCESS</w:t>
       </w:r>
       <w:r w:rsidR="00092100" w:rsidRPr="00E07FC6">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00092100" w:rsidRPr="00E07FC6">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00092100" w:rsidRPr="00092100">
+      <w:r w:rsidR="00027412">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>June</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E942DA">
+        <w:t xml:space="preserve">November </w:t>
+      </w:r>
+      <w:r w:rsidR="00027412">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E942DA">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="00092100">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ECADF49" w14:textId="49395740" w:rsidR="0045271B" w:rsidRDefault="0045271B" w:rsidP="00D80499">
       <w:pPr>
         <w:spacing w:before="22"/>
         <w:ind w:right="-90"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10435"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A92A16" w:rsidRPr="00F65734" w14:paraId="74ABC734" w14:textId="77777777" w:rsidTr="00DB554D">
+      <w:tr w:rsidR="00A92A16" w:rsidRPr="00F65734" w14:paraId="74ABC734" w14:textId="77777777" w:rsidTr="00724421">
         <w:trPr>
-          <w:trHeight w:val="1979"/>
+          <w:trHeight w:val="1619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10435" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E706046" w14:textId="77777777" w:rsidR="00F77D2D" w:rsidRDefault="00F77D2D" w:rsidP="001C1808">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="-90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C1A1880" w14:textId="645D681F" w:rsidR="00A92A16" w:rsidRDefault="00A92A16" w:rsidP="001C1808">
+          <w:p w14:paraId="4DEC1343" w14:textId="2286712D" w:rsidR="00A92A16" w:rsidRPr="00724421" w:rsidRDefault="00A92A16" w:rsidP="00724421">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="-90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">“Only the registered voter </w:t>
             </w:r>
             <w:r w:rsidR="00092100">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
@@ -276,77 +266,70 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>replacement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ballot that is made by any person other than the registered voter is a criminal </w:t>
             </w:r>
             <w:r w:rsidR="00092100">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>offense”.</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-              <w:ind w:left="0" w:right="-90"/>
+            <w:r w:rsidR="00724421">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:bCs w:val="0"/>
+                <w:b w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:ind w:left="0" w:right="-90"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00724421">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>(Elec. Code 3014(a)).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37D51AC7" w14:textId="77777777" w:rsidR="00A92A16" w:rsidRPr="00E07FC6" w:rsidRDefault="00A92A16" w:rsidP="00D80499">
       <w:pPr>
         <w:spacing w:before="22"/>
         <w:ind w:right="-90"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18FA0939" w14:textId="77777777" w:rsidR="00852648" w:rsidRPr="005E31C2" w:rsidRDefault="00852648" w:rsidP="00852648">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:right="-86"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -1655,79 +1638,75 @@
           <w:p w14:paraId="30A28D09" w14:textId="6EB36948" w:rsidR="00A92A16" w:rsidRPr="00A92A16" w:rsidRDefault="00A92A16" w:rsidP="00A92A16">
             <w:r w:rsidRPr="00910231">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DATE/TIME</w:t>
             </w:r>
             <w:r w:rsidRPr="00E07FC6">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D57FA6F" w14:textId="732F53A1" w:rsidR="0032396E" w:rsidRPr="0032396E" w:rsidRDefault="0032396E" w:rsidP="0032396E"/>
-[...5 lines deleted...]
-    <w:sectPr w:rsidR="0032396E" w:rsidSect="005E31C2">
+    <w:p w14:paraId="3D57FA6F" w14:textId="732F53A1" w:rsidR="0032396E" w:rsidRDefault="0032396E" w:rsidP="0032396E"/>
+    <w:p w14:paraId="6BD2CF51" w14:textId="77777777" w:rsidR="00724421" w:rsidRDefault="00724421" w:rsidP="0032396E"/>
+    <w:sectPr w:rsidR="00724421" w:rsidSect="005E31C2">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="576" w:right="720" w:bottom="576" w:left="720" w:header="288" w:footer="144" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4351F09C" w14:textId="77777777" w:rsidR="00297ACA" w:rsidRDefault="00297ACA" w:rsidP="00297ACA">
+    <w:p w14:paraId="23BE98B7" w14:textId="77777777" w:rsidR="002561A7" w:rsidRDefault="002561A7" w:rsidP="00297ACA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02F77928" w14:textId="77777777" w:rsidR="00297ACA" w:rsidRDefault="00297ACA" w:rsidP="00297ACA">
+    <w:p w14:paraId="203B75A3" w14:textId="77777777" w:rsidR="002561A7" w:rsidRDefault="002561A7" w:rsidP="00297ACA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -1761,130 +1740,130 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E76428D" w14:textId="727FBF01" w:rsidR="00297ACA" w:rsidRPr="00297ACA" w:rsidRDefault="001C4C7D" w:rsidP="001C4C7D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="5400"/>
         <w:tab w:val="left" w:pos="5835"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6D843EFD" w14:textId="77777777" w:rsidR="00297ACA" w:rsidRDefault="00297ACA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="364DA1DA" w14:textId="77777777" w:rsidR="00297ACA" w:rsidRDefault="00297ACA" w:rsidP="00297ACA">
+    <w:p w14:paraId="1C5D1B8D" w14:textId="77777777" w:rsidR="002561A7" w:rsidRDefault="002561A7" w:rsidP="00297ACA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48A87F32" w14:textId="77777777" w:rsidR="00297ACA" w:rsidRDefault="00297ACA" w:rsidP="00297ACA">
+    <w:p w14:paraId="2235243D" w14:textId="77777777" w:rsidR="002561A7" w:rsidRDefault="002561A7" w:rsidP="00297ACA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EC055E7" w14:textId="1566942A" w:rsidR="00CE419B" w:rsidRDefault="00CE419B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1B4ECC24" w14:textId="77777777" w:rsidR="00CE419B" w:rsidRDefault="00CE419B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="180A59F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFDAC9A4"/>
     <w:lvl w:ilvl="0" w:tplc="423433DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1298" w:hanging="360"/>
       </w:pPr>
@@ -2178,191 +2157,195 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="440341653">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="744231767">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="557522713">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="73729"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA4676"/>
     <w:rsid w:val="0000012E"/>
     <w:rsid w:val="000100E3"/>
     <w:rsid w:val="00016395"/>
+    <w:rsid w:val="00027412"/>
     <w:rsid w:val="00040474"/>
     <w:rsid w:val="00042769"/>
     <w:rsid w:val="000472B3"/>
     <w:rsid w:val="00092100"/>
     <w:rsid w:val="000C239C"/>
     <w:rsid w:val="000C6793"/>
     <w:rsid w:val="000E7C01"/>
     <w:rsid w:val="000F0511"/>
     <w:rsid w:val="0014034F"/>
     <w:rsid w:val="00175FA7"/>
     <w:rsid w:val="001C4C7D"/>
+    <w:rsid w:val="002561A7"/>
     <w:rsid w:val="00270BA9"/>
     <w:rsid w:val="002828E0"/>
     <w:rsid w:val="00297ACA"/>
     <w:rsid w:val="002B3A8A"/>
     <w:rsid w:val="002C206B"/>
     <w:rsid w:val="002D3730"/>
     <w:rsid w:val="0032396E"/>
     <w:rsid w:val="003678AB"/>
     <w:rsid w:val="003927B7"/>
     <w:rsid w:val="0045271B"/>
     <w:rsid w:val="0047283D"/>
     <w:rsid w:val="00483851"/>
     <w:rsid w:val="004A4FE3"/>
     <w:rsid w:val="004C5FE7"/>
     <w:rsid w:val="004E4945"/>
     <w:rsid w:val="00501EDB"/>
     <w:rsid w:val="00540876"/>
     <w:rsid w:val="00547E13"/>
     <w:rsid w:val="00566458"/>
     <w:rsid w:val="005C19E0"/>
     <w:rsid w:val="005C529A"/>
     <w:rsid w:val="005E1FE1"/>
     <w:rsid w:val="005E31C2"/>
     <w:rsid w:val="00617FB3"/>
     <w:rsid w:val="00662A95"/>
     <w:rsid w:val="006C1F81"/>
     <w:rsid w:val="006E6048"/>
     <w:rsid w:val="006F647C"/>
+    <w:rsid w:val="00724421"/>
     <w:rsid w:val="00726FE3"/>
     <w:rsid w:val="00733856"/>
     <w:rsid w:val="00792742"/>
     <w:rsid w:val="007938A6"/>
     <w:rsid w:val="007A751C"/>
     <w:rsid w:val="00810D3C"/>
     <w:rsid w:val="00852648"/>
     <w:rsid w:val="008870E3"/>
     <w:rsid w:val="008A18A1"/>
     <w:rsid w:val="008B57C2"/>
     <w:rsid w:val="008C3CF0"/>
     <w:rsid w:val="008E7AFD"/>
     <w:rsid w:val="008F3916"/>
     <w:rsid w:val="00902D98"/>
     <w:rsid w:val="00910231"/>
     <w:rsid w:val="00945448"/>
     <w:rsid w:val="009C14E9"/>
     <w:rsid w:val="009D5AC1"/>
     <w:rsid w:val="009F5349"/>
     <w:rsid w:val="00A92A16"/>
     <w:rsid w:val="00AB20BF"/>
     <w:rsid w:val="00AE7259"/>
     <w:rsid w:val="00B404CF"/>
     <w:rsid w:val="00BD472A"/>
     <w:rsid w:val="00BE0139"/>
     <w:rsid w:val="00C32BF3"/>
+    <w:rsid w:val="00C40EC8"/>
     <w:rsid w:val="00C51728"/>
     <w:rsid w:val="00C81AE4"/>
     <w:rsid w:val="00C85EE3"/>
     <w:rsid w:val="00C948AE"/>
     <w:rsid w:val="00CA0EEB"/>
     <w:rsid w:val="00CC6AC6"/>
     <w:rsid w:val="00CD28D0"/>
     <w:rsid w:val="00CE419B"/>
     <w:rsid w:val="00CE4D89"/>
     <w:rsid w:val="00D267D2"/>
     <w:rsid w:val="00D80499"/>
     <w:rsid w:val="00D862EA"/>
     <w:rsid w:val="00D966B1"/>
     <w:rsid w:val="00DA4676"/>
     <w:rsid w:val="00DB554D"/>
     <w:rsid w:val="00DE1A4D"/>
     <w:rsid w:val="00DF6837"/>
     <w:rsid w:val="00E07FC6"/>
     <w:rsid w:val="00E15B23"/>
     <w:rsid w:val="00E271F5"/>
     <w:rsid w:val="00E57DD0"/>
     <w:rsid w:val="00E62777"/>
     <w:rsid w:val="00E66611"/>
     <w:rsid w:val="00E740CB"/>
     <w:rsid w:val="00E942DA"/>
     <w:rsid w:val="00EB33EA"/>
     <w:rsid w:val="00EC0585"/>
     <w:rsid w:val="00ED00A5"/>
     <w:rsid w:val="00ED4166"/>
     <w:rsid w:val="00F64152"/>
     <w:rsid w:val="00F65734"/>
     <w:rsid w:val="00F77D2D"/>
     <w:rsid w:val="00FF23C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="73729"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="50C43C61"/>
   <w15:docId w15:val="{AC051DEB-0702-47EA-A329-AA0A6E9DF245}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -3217,66 +3200,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>198</Words>
-  <Characters>1135</Characters>
+  <Words>202</Words>
+  <Characters>1156</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1331</CharactersWithSpaces>
+  <CharactersWithSpaces>1356</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>County of</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>