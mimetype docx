--- v0 (2026-03-15)
+++ v1 (2026-06-14)
@@ -161,59 +161,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5ECADF49" w14:textId="49395740" w:rsidR="0045271B" w:rsidRDefault="0045271B" w:rsidP="00D80499">
       <w:pPr>
         <w:spacing w:before="22"/>
         <w:ind w:right="-90"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10435"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A92A16" w:rsidRPr="00F65734" w14:paraId="74ABC734" w14:textId="77777777" w:rsidTr="00A92A16">
+      <w:tr w:rsidR="00A92A16" w:rsidRPr="00F65734" w14:paraId="74ABC734" w14:textId="77777777" w:rsidTr="00DB554D">
         <w:trPr>
-          <w:trHeight w:val="3833"/>
+          <w:trHeight w:val="1979"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10435" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1A1880" w14:textId="7C0C8C12" w:rsidR="00A92A16" w:rsidRDefault="00A92A16" w:rsidP="001C1808">
+          <w:p w14:paraId="6E706046" w14:textId="77777777" w:rsidR="00F77D2D" w:rsidRDefault="00F77D2D" w:rsidP="001C1808">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:right="-90"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C1A1880" w14:textId="645D681F" w:rsidR="00A92A16" w:rsidRDefault="00A92A16" w:rsidP="001C1808">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="-90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">“Only the registered voter </w:t>
             </w:r>
             <w:r w:rsidR="00092100">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
@@ -277,184 +291,62 @@
             <w:r w:rsidR="00092100">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>offense”.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="702AD7CA" w14:textId="77777777" w:rsidR="00A92A16" w:rsidRPr="008B57C2" w:rsidRDefault="00A92A16" w:rsidP="001C1808">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:ind w:left="0" w:right="-90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:bCs w:val="0"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36A552CD" w14:textId="77777777" w:rsidR="00A92A16" w:rsidRPr="008B57C2" w:rsidRDefault="00A92A16" w:rsidP="001C1808">
+          <w:p w14:paraId="4DEC1343" w14:textId="2A035318" w:rsidR="00A92A16" w:rsidRPr="008C3CF0" w:rsidRDefault="00A92A16" w:rsidP="004A4FE3">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:before="0" w:after="200"/>
-              <w:ind w:left="0" w:right="-90"/>
-[...110 lines deleted...]
-              <w:spacing w:before="0"/>
               <w:ind w:left="0" w:right="-90"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37D51AC7" w14:textId="77777777" w:rsidR="00A92A16" w:rsidRPr="00E07FC6" w:rsidRDefault="00A92A16" w:rsidP="00D80499">
       <w:pPr>
         <w:spacing w:before="22"/>
         <w:ind w:right="-90"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18FA0939" w14:textId="77777777" w:rsidR="00852648" w:rsidRPr="005E31C2" w:rsidRDefault="00852648" w:rsidP="00852648">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:right="-86"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -2286,182 +2178,189 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="440341653">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="744231767">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="557522713">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="67585"/>
+    <o:shapedefaults v:ext="edit" spidmax="73729"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA4676"/>
     <w:rsid w:val="0000012E"/>
     <w:rsid w:val="000100E3"/>
     <w:rsid w:val="00016395"/>
     <w:rsid w:val="00040474"/>
     <w:rsid w:val="00042769"/>
     <w:rsid w:val="000472B3"/>
     <w:rsid w:val="00092100"/>
     <w:rsid w:val="000C239C"/>
     <w:rsid w:val="000C6793"/>
     <w:rsid w:val="000E7C01"/>
     <w:rsid w:val="000F0511"/>
     <w:rsid w:val="0014034F"/>
     <w:rsid w:val="00175FA7"/>
     <w:rsid w:val="001C4C7D"/>
     <w:rsid w:val="00270BA9"/>
     <w:rsid w:val="002828E0"/>
     <w:rsid w:val="00297ACA"/>
     <w:rsid w:val="002B3A8A"/>
     <w:rsid w:val="002C206B"/>
     <w:rsid w:val="002D3730"/>
     <w:rsid w:val="0032396E"/>
     <w:rsid w:val="003678AB"/>
     <w:rsid w:val="003927B7"/>
     <w:rsid w:val="0045271B"/>
     <w:rsid w:val="0047283D"/>
     <w:rsid w:val="00483851"/>
+    <w:rsid w:val="004A4FE3"/>
     <w:rsid w:val="004C5FE7"/>
     <w:rsid w:val="004E4945"/>
     <w:rsid w:val="00501EDB"/>
     <w:rsid w:val="00540876"/>
     <w:rsid w:val="00547E13"/>
     <w:rsid w:val="00566458"/>
     <w:rsid w:val="005C19E0"/>
     <w:rsid w:val="005C529A"/>
     <w:rsid w:val="005E1FE1"/>
     <w:rsid w:val="005E31C2"/>
     <w:rsid w:val="00617FB3"/>
     <w:rsid w:val="00662A95"/>
     <w:rsid w:val="006C1F81"/>
     <w:rsid w:val="006E6048"/>
     <w:rsid w:val="006F647C"/>
     <w:rsid w:val="00726FE3"/>
     <w:rsid w:val="00733856"/>
     <w:rsid w:val="00792742"/>
     <w:rsid w:val="007938A6"/>
     <w:rsid w:val="007A751C"/>
     <w:rsid w:val="00810D3C"/>
     <w:rsid w:val="00852648"/>
     <w:rsid w:val="008870E3"/>
     <w:rsid w:val="008A18A1"/>
     <w:rsid w:val="008B57C2"/>
     <w:rsid w:val="008C3CF0"/>
     <w:rsid w:val="008E7AFD"/>
     <w:rsid w:val="008F3916"/>
     <w:rsid w:val="00902D98"/>
     <w:rsid w:val="00910231"/>
     <w:rsid w:val="00945448"/>
     <w:rsid w:val="009C14E9"/>
     <w:rsid w:val="009D5AC1"/>
     <w:rsid w:val="009F5349"/>
     <w:rsid w:val="00A92A16"/>
     <w:rsid w:val="00AB20BF"/>
     <w:rsid w:val="00AE7259"/>
     <w:rsid w:val="00B404CF"/>
     <w:rsid w:val="00BD472A"/>
     <w:rsid w:val="00BE0139"/>
     <w:rsid w:val="00C32BF3"/>
+    <w:rsid w:val="00C51728"/>
     <w:rsid w:val="00C81AE4"/>
     <w:rsid w:val="00C85EE3"/>
     <w:rsid w:val="00C948AE"/>
     <w:rsid w:val="00CA0EEB"/>
     <w:rsid w:val="00CC6AC6"/>
     <w:rsid w:val="00CD28D0"/>
     <w:rsid w:val="00CE419B"/>
     <w:rsid w:val="00CE4D89"/>
     <w:rsid w:val="00D267D2"/>
     <w:rsid w:val="00D80499"/>
     <w:rsid w:val="00D862EA"/>
     <w:rsid w:val="00D966B1"/>
     <w:rsid w:val="00DA4676"/>
+    <w:rsid w:val="00DB554D"/>
     <w:rsid w:val="00DE1A4D"/>
     <w:rsid w:val="00DF6837"/>
     <w:rsid w:val="00E07FC6"/>
     <w:rsid w:val="00E15B23"/>
     <w:rsid w:val="00E271F5"/>
     <w:rsid w:val="00E57DD0"/>
     <w:rsid w:val="00E62777"/>
+    <w:rsid w:val="00E66611"/>
+    <w:rsid w:val="00E740CB"/>
     <w:rsid w:val="00E942DA"/>
     <w:rsid w:val="00EB33EA"/>
     <w:rsid w:val="00EC0585"/>
     <w:rsid w:val="00ED00A5"/>
     <w:rsid w:val="00ED4166"/>
+    <w:rsid w:val="00F64152"/>
     <w:rsid w:val="00F65734"/>
+    <w:rsid w:val="00F77D2D"/>
     <w:rsid w:val="00FF23C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="67585"/>
+    <o:shapedefaults v:ext="edit" spidmax="73729"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="50C43C61"/>
   <w15:docId w15:val="{AC051DEB-0702-47EA-A329-AA0A6E9DF245}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -3318,66 +3217,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>238</Words>
-  <Characters>1362</Characters>
+  <Words>198</Words>
+  <Characters>1135</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1597</CharactersWithSpaces>
+  <CharactersWithSpaces>1331</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>County of</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>