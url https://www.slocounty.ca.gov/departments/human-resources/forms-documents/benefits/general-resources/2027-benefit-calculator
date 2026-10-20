--- v0 (2026-08-20)
+++ v1 (2026-10-20)
@@ -5,61 +5,61 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\5_Benefits\Open Enrollment\2027 Open Enrollment\Cafeteria and Premiums\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{70DB5895-CFAC-41DC-BBE6-C2B351AF51C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="ulp1T03LNgLSEhk0+d7GdsIJ3srRULrKqXLu14mRoeFy4XT3Q7uSnlKOerhbHw6a9CfcjwVYNMflaW8LZoLMCg==" workbookSaltValue="31YwPlnQ6uflArRa3rzwaw==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D360DA59-D94C-4A48-93F3-5D718BAD1A21}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="CJodFowj4mOuaH6/1nQ84LVdl0v47h2kmWbi58MnpiQwwsxbZtQy6Emaf+3KeuZrJ18mwmEMv+iU5nPDJsbs1w==" workbookSaltValue="CwT1zJ3BGWsUfqNsQb5ZAg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2027 Benefits Calculator" sheetId="7" r:id="rId1"/>
     <sheet name="Cafeteria by BU" sheetId="2" state="hidden" r:id="rId2"/>
     <sheet name="Premiums" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -1313,52 +1313,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16B47861-6ADF-46AB-8BAF-4F0BE32BB2AD}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:O42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
-      <selection activeCell="N7" sqref="N7"/>
+    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
+      <selection activeCell="L22" sqref="L22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="6" customWidth="1"/>
     <col min="3" max="3" width="2.7109375" style="6" customWidth="1"/>
     <col min="4" max="4" width="30" style="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" style="6" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" style="6" customWidth="1"/>
     <col min="7" max="7" width="2.7109375" style="6" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="6" customWidth="1"/>
     <col min="9" max="9" width="2.7109375" style="6" customWidth="1"/>
     <col min="10" max="10" width="29.7109375" style="6" customWidth="1"/>
     <col min="11" max="11" width="5.7109375" style="6" customWidth="1"/>
     <col min="12" max="12" width="20.7109375" style="6" customWidth="1"/>
     <col min="13" max="13" width="2.7109375" style="6" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="6" customWidth="1"/>
     <col min="15" max="15" width="6.28515625" style="6" customWidth="1"/>
     <col min="16" max="16384" width="8.85546875" style="6" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="15"/>
       <c r="B1" s="15"/>
@@ -2196,51 +2196,51 @@
       <c r="L41" s="15"/>
       <c r="M41" s="15"/>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A42" s="15"/>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15"/>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="M42" s="15"/>
       <c r="N42" s="15"/>
       <c r="O42" s="41" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="jUp5sE87Ui1PN+r8qkM4H5KmIQ0Zp6bY+NQiB21SlQ8ezaSFZ1mYusnFuUCsi6JKLporlqDuPTdnPFtaoa2TTA==" saltValue="QWB5nDzvf9uHJ2TK/xXKqQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="9+C1KWj78TuSCUrknXn7aDaEwvcex1bdEFuVz4YeEhtsME9exh3Su0R6IDb3oFe8g/vnYPKdZNGfV/tpm1quNw==" saltValue="SM+yPPgUfhIDOBbNf2FQ6w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="7">
     <mergeCell ref="C10:G10"/>
     <mergeCell ref="I10:M10"/>
     <mergeCell ref="E4:K4"/>
     <mergeCell ref="C6:M6"/>
     <mergeCell ref="C7:M7"/>
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="I9:M9"/>
   </mergeCells>
   <conditionalFormatting sqref="F37:F38">
     <cfRule type="expression" dxfId="3" priority="1">
       <formula>F37=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L37:L38 F37:F38">
     <cfRule type="cellIs" dxfId="2" priority="3" operator="lessThan">
       <formula>-1/500</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="4" operator="greaterThanOrEqual">
       <formula>-1/500</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L37:L38">
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>L37=""</formula>
@@ -2665,51 +2665,51 @@
       <c r="D15" s="13" t="s">
         <v>70</v>
       </c>
       <c r="E15" s="14">
         <v>1099</v>
       </c>
       <c r="F15" s="14">
         <v>1830</v>
       </c>
       <c r="G15" s="14">
         <v>2254</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="NG5LlSzX8nve9MnusNWb39pw2taVFzMZnC1bbwNUp/pAtf/NmiZgJ91WHNBGv70gpNDjNYtplJSi0+ejyI3yJA==" saltValue="NdEnhq9vcXFxto6D6dk0Ew==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A18EE3A9-B8AD-43FE-9AE6-BD1E59BB26EF}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+      <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.28515625" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
         <v>71</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>31</v>
       </c>
       <c r="D1" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -2782,126 +2782,124 @@
         <v>2564.25</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="8">
         <v>52.974039999999995</v>
       </c>
       <c r="C9" s="8">
-        <v>89.957790000000003</v>
+        <v>90.04</v>
       </c>
       <c r="D9" s="8">
         <v>137.70510000000002</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="8">
         <v>35.074019999999997</v>
       </c>
       <c r="C10" s="8">
         <v>58.003440000000005</v>
       </c>
       <c r="D10" s="8">
         <v>85.676520000000011</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="8">
         <v>9.5399999999999991</v>
       </c>
       <c r="C13" s="8">
         <v>14.54</v>
       </c>
       <c r="D13" s="8">
         <v>23.52</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="c3TLMutJLkOxIHlCZs31b80M8PEkulkVRqgJ7swmmDwcjviSwNpwb/Jl71VNImKINUxIqKY4k/ZsI3fiKwkNzg==" saltValue="eS6Ac3LxDx6fpBd07qP+iQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002D0C646E068C9B478D1A85867758A98E" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bc313fc665c0d8ed39ee9146a2484d99">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="54d58d62-50ae-48d4-8e1f-0581b0dbb185" xmlns:ns3="bd3e1e98-c360-4268-a517-75479ec6245c" xmlns:ns4="f8430475-93aa-4006-b7e1-6f3f36d2c27e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="05d4723b0385fb4108d19f4aa11ec144" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="54d58d62-50ae-48d4-8e1f-0581b0dbb185"/>
     <xsd:import namespace="bd3e1e98-c360-4268-a517-75479ec6245c"/>
     <xsd:import namespace="f8430475-93aa-4006-b7e1-6f3f36d2c27e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -3095,93 +3093,95 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bd3e1e98-c360-4268-a517-75479ec6245c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f8430475-93aa-4006-b7e1-6f3f36d2c27e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F627FB5B-C363-4F50-87B3-7E36F4B12C7D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D487B16-3C78-4367-A1C3-D4FD40BB0E2F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="f8430475-93aa-4006-b7e1-6f3f36d2c27e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C82DEEE0-72E3-4EE4-A7E8-E7CAC465219B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="54d58d62-50ae-48d4-8e1f-0581b0dbb185"/>
     <ds:schemaRef ds:uri="bd3e1e98-c360-4268-a517-75479ec6245c"/>
     <ds:schemaRef ds:uri="f8430475-93aa-4006-b7e1-6f3f36d2c27e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D487B16-3C78-4367-A1C3-D4FD40BB0E2F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F627FB5B-C363-4F50-87B3-7E36F4B12C7D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bd3e1e98-c360-4268-a517-75479ec6245c"/>
+    <ds:schemaRef ds:uri="f8430475-93aa-4006-b7e1-6f3f36d2c27e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>2027 Benefits Calculator</vt:lpstr>
       <vt:lpstr>Cafeteria by BU</vt:lpstr>
       <vt:lpstr>Premiums</vt:lpstr>
     </vt:vector>