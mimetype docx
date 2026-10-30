--- v0 (2025-12-05)
+++ v1 (2026-10-30)
@@ -1,137 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7F3D7D98" w14:textId="77777777" w:rsidR="00531E65" w:rsidRDefault="00003049">
+    <w:p w14:paraId="597E9275" w14:textId="77777777" w:rsidR="00290CCB" w:rsidRDefault="00290CCB" w:rsidP="00290CCB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RECORDING REQUESTED BY: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128C5C87" w14:textId="171CBF1D" w:rsidR="00200F91" w:rsidRDefault="00200F91" w:rsidP="00200F91">
-[...15 lines deleted...]
-    <w:p w14:paraId="58167B75" w14:textId="77777777" w:rsidR="00531E65" w:rsidRDefault="00003049">
+    <w:p w14:paraId="67C570D6" w14:textId="77777777" w:rsidR="00290CCB" w:rsidRDefault="00290CCB" w:rsidP="00290CCB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[Submitting Surveyor]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>[Address]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C86B5E2" w14:textId="77777777" w:rsidR="00290CCB" w:rsidRPr="00944DA3" w:rsidRDefault="00290CCB" w:rsidP="00290CCB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[Address]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FC6768" w14:textId="77777777" w:rsidR="00290CCB" w:rsidRDefault="00290CCB" w:rsidP="00290CCB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C17E57C" w14:textId="77777777" w:rsidR="00290CCB" w:rsidRDefault="00290CCB" w:rsidP="00290CCB">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Return to: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="718B213A" w14:textId="37145BE9" w:rsidR="00531E65" w:rsidRDefault="009B77C9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>County Surveyor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0186933A" w14:textId="2707312C" w:rsidR="00531E65" w:rsidRDefault="009B77C9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>976 Osos Street, Room 207</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CAD3F1" w14:textId="1440AF28" w:rsidR="00003049" w:rsidRPr="005B1A22" w:rsidRDefault="009B77C9">
+    <w:p w14:paraId="5A317D0C" w14:textId="5E7990DC" w:rsidR="00531E65" w:rsidRPr="00290CCB" w:rsidRDefault="009B77C9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B1A22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>San Luis Obispo, CA 93408</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3797190D" w14:textId="77777777" w:rsidR="00531E65" w:rsidRDefault="00003049">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:right="1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CERTIFICATE OF CORRECTION </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA8E83B" w14:textId="77777777" w:rsidR="00531E65" w:rsidRDefault="00003049">
       <w:pPr>
         <w:spacing w:after="39"/>
         <w:ind w:left="-29" w:right="-29"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65AB4267" wp14:editId="761F4833">
                 <wp:extent cx="6347206" cy="18288"/>
@@ -273,76 +286,104 @@
         </w:rPr>
         <w:t xml:space="preserve">STATE OF CALIFORNIA </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19549DC6" w14:textId="77777777" w:rsidR="00531E65" w:rsidRDefault="00003049">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E357D75" w14:textId="77777777" w:rsidR="00531E65" w:rsidRDefault="00003049">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following corrections (and/or) additions to _______________________ as filed in Book ________ of ____________________ at Page(s) _____________ in the office of the County Recorder are hereby made in accordance with Section 66469 of the Subdivision Map Act: </w:t>
+        <w:t>The following corrections (and/or) additions to _______________________ as filed in Book _______</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_ of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________ at Page(s) _____________ in the office of the County Recorder are hereby made in accordance with Section 66469 of the Subdivision Map Act: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451AEB1D" w14:textId="2E4C2607" w:rsidR="00531E65" w:rsidRDefault="00531E65">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BC777CE" w14:textId="77777777" w:rsidR="002835BC" w:rsidRDefault="002835BC">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11D2F2B9" w14:textId="082A6F74" w:rsidR="002835BC" w:rsidRDefault="002835BC" w:rsidP="002835BC">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">I, _______________________, declare under the penalty of perjury that the foregoing is true and correct.  Signed at the County of San Luis Obispo, State of California, on __________________ </w:t>
+        <w:t xml:space="preserve">I, _______________________, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>declare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under the penalty of perjury that the foregoing is true and correct.  Signed at the County of San Luis Obispo, State of California, on __________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B650C3" w14:textId="4077B5EC" w:rsidR="002835BC" w:rsidRDefault="002835BC" w:rsidP="002835BC">
       <w:pPr>
         <w:spacing w:after="105"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="418F7691" wp14:editId="37C47E34">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2112404</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>133350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1371203" cy="1358445"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="13335"/>
                 <wp:wrapNone/>
@@ -822,177 +863,174 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">County Surveyor, County of San Luis Obispo </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="0CE94537" w14:textId="77777777" w:rsidR="002835BC" w:rsidRPr="002835BC" w:rsidRDefault="002835BC" w:rsidP="00003049">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002835BC" w:rsidRPr="002835BC" w:rsidSect="00003049">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1152" w:bottom="1440" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDayMLawNDI0MDMyNTO0NDVW0lEKTi0uzszPAykwrAUA6/VFjCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00531E65"/>
     <w:rsid w:val="00002ABB"/>
     <w:rsid w:val="00003049"/>
+    <w:rsid w:val="001049FF"/>
     <w:rsid w:val="00200F91"/>
     <w:rsid w:val="002835BC"/>
+    <w:rsid w:val="00290CCB"/>
     <w:rsid w:val="00531E65"/>
     <w:rsid w:val="005B1A22"/>
     <w:rsid w:val="005E6511"/>
     <w:rsid w:val="009B77C9"/>
     <w:rsid w:val="00F528DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0F6D627B"/>
   <w15:docId w15:val="{7E411B8B-A95A-4705-8B74-B0BADB62F82C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1440,51 +1478,51 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -1747,68 +1785,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>178</Words>
-  <Characters>1017</Characters>
+  <Words>181</Words>
+  <Characters>1038</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RECORDING REQUESTED BY:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1193</CharactersWithSpaces>
+  <CharactersWithSpaces>1217</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>RECORDING REQUESTED BY:</dc:title>
   <dc:subject/>
   <dc:creator>Lorna Carlberg</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>