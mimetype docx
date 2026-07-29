--- v0 (2025-12-05)
+++ v1 (2026-07-29)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0AFC1B30" w14:textId="77777777" w:rsidR="006C761D" w:rsidRDefault="006C761D" w:rsidP="006C761D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>RECORDED REQUESTED BY</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -379,78 +379,59 @@
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> by </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">, by </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                               </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the County of San Luis Obispo, State of California, hereinafter termed Offeror:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580C86FD" w14:textId="77777777" w:rsidR="00D000B7" w:rsidRDefault="00D000B7" w:rsidP="00D000B7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
@@ -470,88 +451,104 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>WITNESSETH:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2795B399" w14:textId="77777777" w:rsidR="009C0499" w:rsidRPr="000415BF" w:rsidRDefault="009C0499" w:rsidP="00D000B7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73A3824E" w14:textId="77777777" w:rsidR="00D000B7" w:rsidRPr="000415BF" w:rsidRDefault="00D000B7" w:rsidP="00D676AB">
+    <w:p w14:paraId="73A3824E" w14:textId="41C62BF8" w:rsidR="00D000B7" w:rsidRPr="000415BF" w:rsidRDefault="00D000B7" w:rsidP="00D676AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>WHEREAS</w:t>
       </w:r>
       <w:r w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D736E3" w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>said Offeror desires to make an offer to dedicate, irrevocably, to the public, an easement, for public pedestrian access purposes, which offer may be accepted at any time by any governmental entity which has the power to establish, construct and maintain roads and sidewalks.</w:t>
+        <w:t xml:space="preserve">said Offeror desires to make an offer to dedicate, irrevocably, to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61A97">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>County of San Luis Obispo</w:t>
+      </w:r>
+      <w:r w:rsidR="00D736E3" w:rsidRPr="000415BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, an easement, for public pedestrian access purposes, which offer may be accepted at any time by any governmental entity which has the power to establish, construct and maintain roads and sidewalks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62CAE7D7" w14:textId="77777777" w:rsidR="00D000B7" w:rsidRPr="000415BF" w:rsidRDefault="00D000B7" w:rsidP="00D000B7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="128338D6" w14:textId="77777777" w:rsidR="006C761D" w:rsidRPr="00302B66" w:rsidRDefault="006C761D" w:rsidP="006C761D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
@@ -615,69 +612,51 @@
         </w:rPr>
         <w:t>a fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> interest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">of certain real property </w:t>
       </w:r>
       <w:r w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>described below</w:t>
-[...17 lines deleted...]
-        <w:t>Description)</w:t>
+        <w:t>described below:  (Description)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50A542A3" w14:textId="77777777" w:rsidR="006C761D" w:rsidRPr="00302B66" w:rsidRDefault="006C761D" w:rsidP="006C761D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EFA40E7" w14:textId="77777777" w:rsidR="006C761D" w:rsidRPr="00302B66" w:rsidRDefault="006C761D" w:rsidP="006C761D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -720,95 +699,95 @@
     </w:p>
     <w:p w14:paraId="1787F128" w14:textId="77777777" w:rsidR="006C761D" w:rsidRPr="00302B66" w:rsidRDefault="006C761D" w:rsidP="006C761D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="553B424E" w14:textId="77777777" w:rsidR="006C761D" w:rsidRPr="00302B66" w:rsidRDefault="006C761D" w:rsidP="006C761D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D6B7BB5" w14:textId="2209A581" w:rsidR="006C761D" w:rsidRPr="00302B66" w:rsidRDefault="006C761D" w:rsidP="006C761D">
+    <w:p w14:paraId="5D6B7BB5" w14:textId="57D16067" w:rsidR="006C761D" w:rsidRPr="00302B66" w:rsidRDefault="006C761D" w:rsidP="006C761D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">That said Offeror does hereby irrevocably and in perpetuity offer to such governmental entity a dedication of a public easement for </w:t>
       </w:r>
-      <w:r w:rsidR="00670946">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">pedestrian access </w:t>
+      <w:r w:rsidR="001B282F">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>pedestrian access purposes</w:t>
       </w:r>
       <w:r w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">purposes and </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>incidental uses upon the following described property: (Description)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D743493" w14:textId="77777777" w:rsidR="00D736E3" w:rsidRPr="000415BF" w:rsidRDefault="00D736E3" w:rsidP="00D736E3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
@@ -817,50 +796,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E11BDBF" w14:textId="4297C04E" w:rsidR="00D000B7" w:rsidRPr="00EE2642" w:rsidRDefault="00D736E3" w:rsidP="00EE2642">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE2642">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A strip of land of variable width </w:t>
       </w:r>
       <w:r w:rsidR="00EB2C64">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">defined by the BACK OF SIDEWALK and the </w:t>
       </w:r>
       <w:r w:rsidR="00982BEA">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">EXISTING ROAD RIGHT-OF-WAY </w:t>
       </w:r>
       <w:r w:rsidR="002D49B7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
@@ -879,86 +859,67 @@
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">of the adjacent road(s) as shown on the sketch “PEDESTRIAN ACCESS EASEMENT” attached hereto and made a part hereof. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE93189" w14:textId="77777777" w:rsidR="006C539B" w:rsidRPr="000415BF" w:rsidRDefault="006C539B" w:rsidP="000B0F8F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D736E3" w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">That until such time as the above offer of dedication is accepted by such a government entity, all owners of property contiguous to the </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> public pedestrian access easement shall have the right to use of said easement. </w:t>
+        <w:t xml:space="preserve">That until such time as the above offer of dedication is accepted by such a government entity, all owners of property contiguous to the above described public pedestrian access easement shall have the right to use of said easement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131E276B" w14:textId="77777777" w:rsidR="006C539B" w:rsidRPr="000415BF" w:rsidRDefault="006C539B" w:rsidP="006C539B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06DAF4C3" w14:textId="77777777" w:rsidR="006C539B" w:rsidRPr="000415BF" w:rsidRDefault="006C539B" w:rsidP="000B0F8F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -1800,51 +1761,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="2A341EDC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.55pt;width:502.5pt;height:49.5pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+GhWaIwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjj2kjQ14hRdugwD&#10;ugvQ7gNkWY6FSaImKbGzrx8lp2l2exmmB4EUqUPykFzdDFqRg3BegqloPplSIgyHRppdRb88bl8t&#10;KfGBmYYpMKKiR+Hpzfrli1VvS1FAB6oRjiCI8WVvK9qFYMss87wTmvkJWGHQ2ILTLKDqdlnjWI/o&#10;WmXFdLrIenCNdcCF9/h6NxrpOuG3reDhU9t6EYiqKOYW0u3SXcc7W69YuXPMdpKf0mD/kIVm0mDQ&#10;M9QdC4zsnfwNSkvuwEMbJhx0Bm0ruUg1YDX59JdqHjpmRaoFyfH2TJP/f7D84+GzI7KpaJFfUWKY&#10;xiY9iiGQNzCQIvLTW1+i24NFxzDgM/Y51ertPfCvnhjYdMzsxK1z0HeCNZhfHn9mF19HHB9B6v4D&#10;NBiG7QMkoKF1OpKHdBBExz4dz72JqXB8XLxe5ldzNHG0LYrlAuUYgpVPv63z4Z0ATaJQUYe9T+js&#10;cO/D6PrkEoN5ULLZSqWS4nb1RjlyYDgn23RO6D+5KUP6il7Pi/lIwF8hpun8CULLgAOvpK7o8uzE&#10;ykjbW9NgmqwMTKpRxuqUOfEYqRtJDEM9oGMkt4bmiIw6GAcbFxGFDtx3Snoc6or6b3vmBCXqvcGu&#10;XOezWdyCpMzmVwUq7tJSX1qY4QhV0UDJKG5C2pyYo4Fb7F4rE7HPmZxyxWFNrTktVtyGSz15Pa//&#10;+gcAAAD//wMAUEsDBBQABgAIAAAAIQAs6u9F3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUhcELUDNC0hToWQQHCDguDqxtskqr1ObTcNf49zoredndXM23I1WsMG9KFzJCGb&#10;CWBItdMdNRK+Pp+vl8BCVKSVcYQSfjHAqjo/K1Wh3ZE+cFjHhqUQCoWS0MbYF5yHukWrwsz1SMnb&#10;Om9VTNI3XHt1TOHW8Bshcm5VR6mhVT0+tVjv1gcrYXn3OvyEt9v37zrfmvt4tRhe9l7Ky4vx8QFY&#10;xDH+H8OEn9ChSkwbdyAdmJGQHokSFhmwyRRinhabacoz4FXJT/mrPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB+GhWaIwIAAEYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAs6u9F3QAAAAcBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.55pt;width:502.5pt;height:49.5pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA49ssPDgIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkjQ14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lu2l2exmmB4EUqUPykFzddI1hR4Vegy34ZDTmTFkJpbb7gn/9sn21&#10;5MwHYUthwKqCn5TnN+uXL1aty9UUajClQkYg1uetK3gdgsuzzMtaNcKPwClLxgqwEYFU3GclipbQ&#10;G5NNx+NF1gKWDkEq7+n1rjfydcKvKiXDp6ryKjBTcMotpBvTvYt3tl6JfI/C1VoOaYh/yKIR2lLQ&#10;M9SdCIIdUP8G1WiJ4KEKIwlNBlWlpUo1UDWT8S/VPNTCqVQLkePdmSb//2Dlx+OD+4wsdG+gowam&#10;Iry7B/nNMwubWti9ukWEtlaipMCTSFnWOp8PXyPVPvcRZNd+gJKaLA4BElBXYRNZoToZoVMDTmfS&#10;VReYpMfF6+Xkak4mSbbFdLkgOYYQ+dNvhz68U9CwKBQcqakJXRzvfehdn1xiMA9Gl1ttTFJwv9sY&#10;ZEdBA7BNZ0D/yc1Y1hb8ej6d9wT8FWKczp8gGh1oko1uCr48O4k80vbWlmnOgtCml6k6YwceI3U9&#10;iaHbdeQY+dxBeSJGEfqJpQ0joQb8wVlL01pw//0gUHFm3lvqyvVkNovjnZTZ/GpKCl5adpcWYSVB&#10;FTxw1oubkFYiEmbhlrpX6UTscyZDrjSFqTXDxsQxv9ST1/Nerx8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAs6u9F3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELUDNC0hToWQ&#10;QHCDguDqxtskqr1ObTcNf49zoredndXM23I1WsMG9KFzJCGbCWBItdMdNRK+Pp+vl8BCVKSVcYQS&#10;fjHAqjo/K1Wh3ZE+cFjHhqUQCoWS0MbYF5yHukWrwsz1SMnbOm9VTNI3XHt1TOHW8Bshcm5VR6mh&#10;VT0+tVjv1gcrYXn3OvyEt9v37zrfmvt4tRhe9l7Ky4vx8QFYxDH+H8OEn9ChSkwbdyAdmJGQHokS&#10;FhmwyRRinhabacoz4FXJT/mrPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA49ssPDgIA&#10;AB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAs6u9F&#10;3QAAAAcBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="024180FF" w14:textId="77777777" w:rsidR="00E75CAC" w:rsidRPr="00202687" w:rsidRDefault="00E75CAC" w:rsidP="00E75CAC">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00202687">
                         <w:rPr>
                           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>A notary public or other officer completing this certificate verifies only the identity of the individual who signed the document to which this certificate is attached and not the truthfulness, accuracy, or validity of that document.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -2470,69 +2431,51 @@
       </w:r>
       <w:r w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002C107A" w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>, who proved to me on the basis of satisfactory evidence to be the person(s) whose name(s) is/are subscribed to the within instrument and acknowledged to me that he/she/they executed the same in his/her/their authorized capacity(</w:t>
-[...17 lines deleted...]
-        <w:t>), and that by his/her/their signature(s) on the instrument the person(s), or the entity upon behalf of which the person(s) acted, executed the instrument.</w:t>
+        <w:t>, who proved to me on the basis of satisfactory evidence to be the person(s) whose name(s) is/are subscribed to the within instrument and acknowledged to me that he/she/they executed the same in his/her/their authorized capacity(ies), and that by his/her/their signature(s) on the instrument the person(s), or the entity upon behalf of which the person(s) acted, executed the instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CA33ED" w14:textId="77777777" w:rsidR="002C107A" w:rsidRPr="000415BF" w:rsidRDefault="002C107A" w:rsidP="002C107A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2836E3AA" w14:textId="77777777" w:rsidR="002C107A" w:rsidRPr="000415BF" w:rsidRDefault="002C107A" w:rsidP="00D676AB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000415BF">
         <w:rPr>
@@ -3009,78 +2952,59 @@
       <w:r w:rsidR="00D039F4">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00882543">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D039F4">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="007E0ED1" w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 20</w:t>
+        <w:t>, 20</w:t>
       </w:r>
       <w:r w:rsidR="00D039F4">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00882543">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00D039F4">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
@@ -3686,117 +3610,117 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E0820B7" w14:textId="5B60E47E" w:rsidR="00773984" w:rsidRPr="000415BF" w:rsidRDefault="00773984" w:rsidP="00773984">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00773984" w:rsidRPr="000415BF" w:rsidSect="008E49CC">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="625E9AF9" w14:textId="77777777" w:rsidR="00335A66" w:rsidRDefault="00335A66">
+    <w:p w14:paraId="43EC7297" w14:textId="77777777" w:rsidR="000D7C01" w:rsidRDefault="000D7C01">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C520334" w14:textId="77777777" w:rsidR="00335A66" w:rsidRDefault="00335A66">
+    <w:p w14:paraId="2E694D2A" w14:textId="77777777" w:rsidR="000D7C01" w:rsidRDefault="000D7C01">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Shruti">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00040003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CEC87B2" w14:textId="5A01A549" w:rsidR="00541887" w:rsidRPr="002A6721" w:rsidRDefault="00541887" w:rsidP="002A6721">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002A6721">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002A6721">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -3814,289 +3738,295 @@
     </w:r>
     <w:r w:rsidR="00347229">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002A6721">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="26F8B378" w14:textId="2E09D8B0" w:rsidR="00347229" w:rsidRPr="002A6721" w:rsidRDefault="00347229" w:rsidP="002A6721">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B75A2D5" w14:textId="77777777" w:rsidR="00335A66" w:rsidRDefault="00335A66">
+    <w:p w14:paraId="04E23A5B" w14:textId="77777777" w:rsidR="000D7C01" w:rsidRDefault="000D7C01">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07812284" w14:textId="77777777" w:rsidR="00335A66" w:rsidRDefault="00335A66">
+    <w:p w14:paraId="7EED8A29" w14:textId="77777777" w:rsidR="000D7C01" w:rsidRDefault="000D7C01">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D000B7"/>
     <w:rsid w:val="000415BF"/>
     <w:rsid w:val="0005683F"/>
     <w:rsid w:val="000B0F8F"/>
     <w:rsid w:val="000D3B92"/>
+    <w:rsid w:val="000D7C01"/>
     <w:rsid w:val="001A2B21"/>
+    <w:rsid w:val="001B282F"/>
     <w:rsid w:val="001B58C0"/>
     <w:rsid w:val="001E3461"/>
+    <w:rsid w:val="0024230D"/>
     <w:rsid w:val="002537D7"/>
     <w:rsid w:val="002A6721"/>
     <w:rsid w:val="002C107A"/>
     <w:rsid w:val="002D49B7"/>
     <w:rsid w:val="00301632"/>
     <w:rsid w:val="00335A66"/>
     <w:rsid w:val="00347229"/>
     <w:rsid w:val="003564B4"/>
     <w:rsid w:val="003A422B"/>
     <w:rsid w:val="00401624"/>
     <w:rsid w:val="004A4CCE"/>
     <w:rsid w:val="00501B7F"/>
     <w:rsid w:val="00541887"/>
     <w:rsid w:val="00556335"/>
     <w:rsid w:val="005650F3"/>
     <w:rsid w:val="00574329"/>
     <w:rsid w:val="00582E9E"/>
     <w:rsid w:val="005E0E00"/>
     <w:rsid w:val="005F71F1"/>
     <w:rsid w:val="00624F2A"/>
     <w:rsid w:val="00636F5D"/>
     <w:rsid w:val="006648DF"/>
-    <w:rsid w:val="00670946"/>
     <w:rsid w:val="006C539B"/>
     <w:rsid w:val="006C761D"/>
     <w:rsid w:val="00750B78"/>
     <w:rsid w:val="00773984"/>
     <w:rsid w:val="007D2858"/>
     <w:rsid w:val="007D4977"/>
     <w:rsid w:val="007E0ED1"/>
     <w:rsid w:val="008100D1"/>
     <w:rsid w:val="00825D73"/>
     <w:rsid w:val="00882543"/>
     <w:rsid w:val="008C7A43"/>
     <w:rsid w:val="008E49CC"/>
     <w:rsid w:val="00900B4E"/>
     <w:rsid w:val="00974A4C"/>
     <w:rsid w:val="00982BEA"/>
     <w:rsid w:val="009B3DB2"/>
     <w:rsid w:val="009B6098"/>
     <w:rsid w:val="009C0499"/>
     <w:rsid w:val="00A21134"/>
     <w:rsid w:val="00A42043"/>
     <w:rsid w:val="00B25047"/>
     <w:rsid w:val="00B55A66"/>
     <w:rsid w:val="00BD379A"/>
     <w:rsid w:val="00BD5066"/>
     <w:rsid w:val="00BD5F5D"/>
     <w:rsid w:val="00C87C48"/>
     <w:rsid w:val="00D000B7"/>
     <w:rsid w:val="00D039F4"/>
     <w:rsid w:val="00D17A9F"/>
     <w:rsid w:val="00D206A8"/>
+    <w:rsid w:val="00D61A97"/>
     <w:rsid w:val="00D676AB"/>
     <w:rsid w:val="00D736E3"/>
     <w:rsid w:val="00D83F23"/>
     <w:rsid w:val="00DA2D95"/>
     <w:rsid w:val="00E339F6"/>
     <w:rsid w:val="00E36DB6"/>
+    <w:rsid w:val="00E60650"/>
     <w:rsid w:val="00E75CAC"/>
     <w:rsid w:val="00EA208B"/>
     <w:rsid w:val="00EB2C64"/>
     <w:rsid w:val="00EB5A98"/>
     <w:rsid w:val="00EC5229"/>
     <w:rsid w:val="00EE2642"/>
     <w:rsid w:val="00FB1936"/>
     <w:rsid w:val="00FE2607"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5544B825"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -4377,51 +4307,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002A6721"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FE2607"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -4666,70 +4596,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{911F04A9-310A-48E0-AAC8-345BB6C84C5C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>634</Words>
-  <Characters>3857</Characters>
+  <Words>673</Words>
+  <Characters>3837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IRREVOCABLE &amp; PERPETUAL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Public Works Department</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4483</CharactersWithSpaces>
+  <CharactersWithSpaces>4501</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>IRREVOCABLE &amp; PERPETUAL</dc:title>
   <dc:subject/>
   <dc:creator>Administrator</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>