--- v0 (2025-12-05)
+++ v1 (2026-07-29)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2A6AF811" w14:textId="77777777" w:rsidR="00C01B29" w:rsidRDefault="00C01B29" w:rsidP="00C01B29">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>RECORDED REQUESTED BY</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -358,167 +358,154 @@
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> by </w:t>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D84801">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, by </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                               </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the County of San Luis Obispo, State of California, hereinafter termed Offeror:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8DB995" w14:textId="77777777" w:rsidR="00D84801" w:rsidRPr="00D84801" w:rsidRDefault="00D84801">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Shruti"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="757761A6" w14:textId="77777777" w:rsidR="006269A2" w:rsidRPr="00D84801" w:rsidRDefault="006269A2" w:rsidP="00814811">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Shruti"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="QuickMark"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Shruti"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>WITNESSETH</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="7FEA127D" w14:textId="77777777" w:rsidR="006269A2" w:rsidRPr="00D84801" w:rsidRDefault="006269A2" w:rsidP="00814811">
+        <w:t>WITNESSETH:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEA127D" w14:textId="32B4535E" w:rsidR="006269A2" w:rsidRPr="00D84801" w:rsidRDefault="006269A2" w:rsidP="00814811">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Shruti"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814811">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Shruti"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>WHEREAS</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Shruti"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>, said Offeror desires to make an offer to dedicate, irrevocably, to the public, of an easement for public road right-of-way purposes, which offer may be accepted at any time by any governmental entity which has the power to establish, construct, and maintain roads.</w:t>
+        <w:t xml:space="preserve">, said Offeror desires to make an offer to dedicate, irrevocably, to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A22003">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Shruti"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>County of San Luis Obispo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D84801">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Shruti"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, of an easement for public road right-of-way purposes, which offer may be accepted at any time by any governmental entity which has the power to establish, construct, and maintain roads.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0944D701" w14:textId="77777777" w:rsidR="00814811" w:rsidRDefault="00814811" w:rsidP="00814811">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Shruti"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51D448E9" w14:textId="77777777" w:rsidR="006269A2" w:rsidRPr="00D84801" w:rsidRDefault="006269A2" w:rsidP="00814811">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Shruti"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814811">
         <w:rPr>
@@ -1433,51 +1420,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="52E09B0A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.55pt;width:502.5pt;height:49.5pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+GhWaIwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjj2kjQ14hRdugwD&#10;ugvQ7gNkWY6FSaImKbGzrx8lp2l2exmmB4EUqUPykFzdDFqRg3BegqloPplSIgyHRppdRb88bl8t&#10;KfGBmYYpMKKiR+Hpzfrli1VvS1FAB6oRjiCI8WVvK9qFYMss87wTmvkJWGHQ2ILTLKDqdlnjWI/o&#10;WmXFdLrIenCNdcCF9/h6NxrpOuG3reDhU9t6EYiqKOYW0u3SXcc7W69YuXPMdpKf0mD/kIVm0mDQ&#10;M9QdC4zsnfwNSkvuwEMbJhx0Bm0ruUg1YDX59JdqHjpmRaoFyfH2TJP/f7D84+GzI7KpaJFfUWKY&#10;xiY9iiGQNzCQIvLTW1+i24NFxzDgM/Y51ertPfCvnhjYdMzsxK1z0HeCNZhfHn9mF19HHB9B6v4D&#10;NBiG7QMkoKF1OpKHdBBExz4dz72JqXB8XLxe5ldzNHG0LYrlAuUYgpVPv63z4Z0ATaJQUYe9T+js&#10;cO/D6PrkEoN5ULLZSqWS4nb1RjlyYDgn23RO6D+5KUP6il7Pi/lIwF8hpun8CULLgAOvpK7o8uzE&#10;ykjbW9NgmqwMTKpRxuqUOfEYqRtJDEM9oGMkt4bmiIw6GAcbFxGFDtx3Snoc6or6b3vmBCXqvcGu&#10;XOezWdyCpMzmVwUq7tJSX1qY4QhV0UDJKG5C2pyYo4Fb7F4rE7HPmZxyxWFNrTktVtyGSz15Pa//&#10;+gcAAAD//wMAUEsDBBQABgAIAAAAIQAs6u9F3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUhcELUDNC0hToWQQHCDguDqxtskqr1ObTcNf49zoredndXM23I1WsMG9KFzJCGb&#10;CWBItdMdNRK+Pp+vl8BCVKSVcYQSfjHAqjo/K1Wh3ZE+cFjHhqUQCoWS0MbYF5yHukWrwsz1SMnb&#10;Om9VTNI3XHt1TOHW8Bshcm5VR6mhVT0+tVjv1gcrYXn3OvyEt9v37zrfmvt4tRhe9l7Ky4vx8QFY&#10;xDH+H8OEn9ChSkwbdyAdmJGQHokSFhmwyRRinhabacoz4FXJT/mrPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQB+GhWaIwIAAEYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAs6u9F3QAAAAcBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.55pt;width:502.5pt;height:49.5pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA49ssPDgIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkjQ14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzry8lu2l2exmmB4EUqUPykFzddI1hR4Vegy34ZDTmTFkJpbb7gn/9sn21&#10;5MwHYUthwKqCn5TnN+uXL1aty9UUajClQkYg1uetK3gdgsuzzMtaNcKPwClLxgqwEYFU3GclipbQ&#10;G5NNx+NF1gKWDkEq7+n1rjfydcKvKiXDp6ryKjBTcMotpBvTvYt3tl6JfI/C1VoOaYh/yKIR2lLQ&#10;M9SdCIIdUP8G1WiJ4KEKIwlNBlWlpUo1UDWT8S/VPNTCqVQLkePdmSb//2Dlx+OD+4wsdG+gowam&#10;Iry7B/nNMwubWti9ukWEtlaipMCTSFnWOp8PXyPVPvcRZNd+gJKaLA4BElBXYRNZoToZoVMDTmfS&#10;VReYpMfF6+Xkak4mSbbFdLkgOYYQ+dNvhz68U9CwKBQcqakJXRzvfehdn1xiMA9Gl1ttTFJwv9sY&#10;ZEdBA7BNZ0D/yc1Y1hb8ej6d9wT8FWKczp8gGh1oko1uCr48O4k80vbWlmnOgtCml6k6YwceI3U9&#10;iaHbdeQY+dxBeSJGEfqJpQ0joQb8wVlL01pw//0gUHFm3lvqyvVkNovjnZTZ/GpKCl5adpcWYSVB&#10;FTxw1oubkFYiEmbhlrpX6UTscyZDrjSFqTXDxsQxv9ST1/Nerx8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAs6u9F3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELUDNC0hToWQ&#10;QHCDguDqxtskqr1ObTcNf49zoredndXM23I1WsMG9KFzJCGbCWBItdMdNRK+Pp+vl8BCVKSVcYQS&#10;fjHAqjo/K1Wh3ZE+cFjHhqUQCoWS0MbYF5yHukWrwsz1SMnbOm9VTNI3XHt1TOHW8Bshcm5VR6mh&#10;VT0+tVjv1gcrYXn3OvyEt9v37zrfmvt4tRhe9l7Ky4vx8QFYxDH+H8OEn9ChSkwbdyAdmJGQHokS&#10;FhmwyRRinhabacoz4FXJT/mrPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA49ssPDgIA&#10;AB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAs6u9F&#10;3QAAAAcBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="27AD654A" w14:textId="77777777" w:rsidR="00E648BC" w:rsidRPr="00202687" w:rsidRDefault="00E648BC" w:rsidP="00E648BC">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00202687">
                         <w:rPr>
                           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>A notary public or other officer completing this certificate verifies only the identity of the individual who signed the document to which this certificate is attached and not the truthfulness, accuracy, or validity of that document.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -2076,79 +2063,51 @@
       </w:r>
       <w:r w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>, who proved to me on the basis of satisfactory evidence to be the person(s) whose name(s) is/are subscribed to the within instrument and acknowledged to me that he/she/they executed the same in his/her/their authorized capacity(</w:t>
-[...27 lines deleted...]
-        <w:t>ment.</w:t>
+        <w:t>, who proved to me on the basis of satisfactory evidence to be the person(s) whose name(s) is/are subscribed to the within instrument and acknowledged to me that he/she/they executed the same in his/her/their authorized capacity(ies), and that by his/her/their signature(s) on the instrument the person(s), or the entity upon behalf of which the person(s) acted, executed the instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F95004" w14:textId="77777777" w:rsidR="00D84801" w:rsidRPr="000415BF" w:rsidRDefault="00D84801" w:rsidP="00D84801">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="577F8889" w14:textId="77777777" w:rsidR="00D84801" w:rsidRPr="000415BF" w:rsidRDefault="00D84801" w:rsidP="00D84801">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000415BF">
         <w:rPr>
@@ -2946,219 +2905,219 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> be acknowledged by a notary.]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006269A2" w:rsidRPr="00D84801" w:rsidSect="009F1941">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="720" w:left="1440" w:header="1080" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="569D9B8A" w14:textId="77777777" w:rsidR="00866F4C" w:rsidRDefault="00866F4C" w:rsidP="00182BE4">
+    <w:p w14:paraId="1F97A744" w14:textId="77777777" w:rsidR="00D37BD1" w:rsidRDefault="00D37BD1" w:rsidP="00182BE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="749D48D9" w14:textId="77777777" w:rsidR="00866F4C" w:rsidRDefault="00866F4C" w:rsidP="00182BE4">
+    <w:p w14:paraId="384E6A37" w14:textId="77777777" w:rsidR="00D37BD1" w:rsidRDefault="00D37BD1" w:rsidP="00182BE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Shruti">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00040003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06B1DD83" w14:textId="77777777" w:rsidR="006269A2" w:rsidRPr="00F96C7A" w:rsidRDefault="006269A2" w:rsidP="00F96C7A">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F96C7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F96C7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F96C7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00866F4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00F96C7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61ED3E92" w14:textId="06149441" w:rsidR="006269A2" w:rsidRPr="00BD1360" w:rsidRDefault="006269A2" w:rsidP="009F1941">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06159989" w14:textId="77777777" w:rsidR="00866F4C" w:rsidRDefault="00866F4C" w:rsidP="00182BE4">
+    <w:p w14:paraId="5483253B" w14:textId="77777777" w:rsidR="00D37BD1" w:rsidRDefault="00D37BD1" w:rsidP="00182BE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4616C413" w14:textId="77777777" w:rsidR="00866F4C" w:rsidRDefault="00866F4C" w:rsidP="00182BE4">
+    <w:p w14:paraId="736D9EC1" w14:textId="77777777" w:rsidR="00D37BD1" w:rsidRDefault="00D37BD1" w:rsidP="00182BE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="622B83A0" w14:textId="77777777" w:rsidR="006269A2" w:rsidRDefault="006269A2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="002664C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEE82C12"/>
     <w:lvl w:ilvl="0" w:tplc="356619EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3567,256 +3526,258 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1478306760">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1273904955">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="174150997">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="119737540">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00182BE4"/>
     <w:rsid w:val="000412A3"/>
     <w:rsid w:val="00080B1B"/>
     <w:rsid w:val="00097F90"/>
     <w:rsid w:val="000A2806"/>
     <w:rsid w:val="000E7B5B"/>
     <w:rsid w:val="000F3D6B"/>
     <w:rsid w:val="001512E3"/>
     <w:rsid w:val="00182BE4"/>
     <w:rsid w:val="001874C0"/>
     <w:rsid w:val="001A1634"/>
     <w:rsid w:val="001D369F"/>
     <w:rsid w:val="001D5166"/>
     <w:rsid w:val="001E30AE"/>
     <w:rsid w:val="00206749"/>
     <w:rsid w:val="00207988"/>
+    <w:rsid w:val="0024230D"/>
     <w:rsid w:val="002856CB"/>
     <w:rsid w:val="002922E2"/>
     <w:rsid w:val="002C1400"/>
     <w:rsid w:val="002C5B85"/>
     <w:rsid w:val="002E1557"/>
     <w:rsid w:val="003266C8"/>
     <w:rsid w:val="00330609"/>
     <w:rsid w:val="00354BCC"/>
     <w:rsid w:val="003B4337"/>
     <w:rsid w:val="003E67F2"/>
     <w:rsid w:val="003F35DF"/>
     <w:rsid w:val="0045157D"/>
     <w:rsid w:val="004A4DD6"/>
     <w:rsid w:val="004C2F04"/>
     <w:rsid w:val="004D0E67"/>
     <w:rsid w:val="00503452"/>
     <w:rsid w:val="005A5C65"/>
     <w:rsid w:val="005E22A8"/>
     <w:rsid w:val="005F0A53"/>
     <w:rsid w:val="00601EB3"/>
     <w:rsid w:val="00622A78"/>
     <w:rsid w:val="006269A2"/>
     <w:rsid w:val="00640F92"/>
     <w:rsid w:val="00647395"/>
     <w:rsid w:val="0069370A"/>
     <w:rsid w:val="006B002E"/>
     <w:rsid w:val="007202E4"/>
     <w:rsid w:val="00723E3A"/>
     <w:rsid w:val="0074243B"/>
     <w:rsid w:val="00761BE3"/>
     <w:rsid w:val="00794303"/>
     <w:rsid w:val="007C1CD1"/>
     <w:rsid w:val="007F354F"/>
     <w:rsid w:val="00814811"/>
     <w:rsid w:val="00815CA7"/>
     <w:rsid w:val="008239A6"/>
     <w:rsid w:val="008242CA"/>
     <w:rsid w:val="008263B9"/>
     <w:rsid w:val="00866F4C"/>
     <w:rsid w:val="008A6202"/>
     <w:rsid w:val="008F201A"/>
     <w:rsid w:val="00917A15"/>
     <w:rsid w:val="00920656"/>
     <w:rsid w:val="0093506D"/>
     <w:rsid w:val="009741C4"/>
     <w:rsid w:val="009E7FA5"/>
     <w:rsid w:val="009F05AB"/>
     <w:rsid w:val="009F1941"/>
     <w:rsid w:val="00A17D49"/>
+    <w:rsid w:val="00A22003"/>
     <w:rsid w:val="00A2705F"/>
     <w:rsid w:val="00A3327E"/>
     <w:rsid w:val="00A412CD"/>
     <w:rsid w:val="00A61869"/>
     <w:rsid w:val="00AB1F29"/>
     <w:rsid w:val="00AC0C48"/>
     <w:rsid w:val="00AD2A49"/>
     <w:rsid w:val="00AE0B5C"/>
     <w:rsid w:val="00AE4583"/>
     <w:rsid w:val="00B175E0"/>
     <w:rsid w:val="00B27B8D"/>
     <w:rsid w:val="00B45BC1"/>
     <w:rsid w:val="00B543B0"/>
     <w:rsid w:val="00B6065D"/>
     <w:rsid w:val="00B652A9"/>
     <w:rsid w:val="00BA4777"/>
     <w:rsid w:val="00BB473C"/>
     <w:rsid w:val="00BD1360"/>
     <w:rsid w:val="00BF6D70"/>
     <w:rsid w:val="00C01B29"/>
     <w:rsid w:val="00C35EF5"/>
     <w:rsid w:val="00C4645D"/>
     <w:rsid w:val="00C620EE"/>
     <w:rsid w:val="00CF1338"/>
     <w:rsid w:val="00D1291C"/>
     <w:rsid w:val="00D3485D"/>
+    <w:rsid w:val="00D37BD1"/>
     <w:rsid w:val="00D55000"/>
     <w:rsid w:val="00D84801"/>
     <w:rsid w:val="00DB05AC"/>
     <w:rsid w:val="00DB0952"/>
     <w:rsid w:val="00DB1166"/>
     <w:rsid w:val="00E10CC5"/>
     <w:rsid w:val="00E377A5"/>
     <w:rsid w:val="00E648BC"/>
     <w:rsid w:val="00EB6017"/>
     <w:rsid w:val="00F02587"/>
     <w:rsid w:val="00F14503"/>
     <w:rsid w:val="00F25FFE"/>
     <w:rsid w:val="00F43262"/>
     <w:rsid w:val="00F90BEB"/>
     <w:rsid w:val="00F96C7A"/>
     <w:rsid w:val="00FA044B"/>
     <w:rsid w:val="00FD0844"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1F618DC9"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
@@ -4146,50 +4107,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B175E0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
@@ -4326,51 +4288,51 @@
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00D84801"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -4601,55 +4563,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>600</Words>
-  <Characters>3767</Characters>
+  <Words>654</Words>
+  <Characters>3732</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4359</CharactersWithSpaces>
+  <CharactersWithSpaces>4378</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>RECORDING REQUESTED BY:</dc:title>
   <dc:subject/>
   <dc:creator>Neil Warner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>