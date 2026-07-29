--- v0 (2025-12-18)
+++ v1 (2026-07-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D62B580" w14:textId="113C96E1" w:rsidR="00302B66" w:rsidRDefault="00302B66" w:rsidP="00302B66">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>RECORDED REQUESTED BY</w:t>
       </w:r>
       <w:r w:rsidR="00F07864">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -377,78 +377,59 @@
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> by </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">, by </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                               </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84801">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the County of San Luis Obispo, State of California, hereinafter termed Offeror:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D9D3EF" w14:textId="77777777" w:rsidR="00056E89" w:rsidRDefault="00056E89" w:rsidP="00D000B7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
@@ -468,80 +449,96 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>WITNESSETH:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B780456" w14:textId="77777777" w:rsidR="00056E89" w:rsidRPr="00302B66" w:rsidRDefault="00056E89" w:rsidP="00D000B7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65A72AB4" w14:textId="2E158721" w:rsidR="00D000B7" w:rsidRPr="00302B66" w:rsidRDefault="00D000B7" w:rsidP="00D676AB">
+    <w:p w14:paraId="65A72AB4" w14:textId="660CF6AC" w:rsidR="00D000B7" w:rsidRPr="00302B66" w:rsidRDefault="00D000B7" w:rsidP="00D676AB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>WHEREAS</w:t>
       </w:r>
       <w:r w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>, said Offeror desires to make an offer to dedicate, irrevocably, to the public,</w:t>
+        <w:t xml:space="preserve">, said Offeror desires to make an offer to dedicate, irrevocably, to the </w:t>
+      </w:r>
+      <w:r w:rsidR="007F3F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>County of San Luis Obispo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D676AB" w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">an easement, for </w:t>
       </w:r>
       <w:r w:rsidR="00F07864">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>slope</w:t>
       </w:r>
@@ -677,85 +674,67 @@
         </w:rPr>
         <w:t>a fee</w:t>
       </w:r>
       <w:r w:rsidR="00D000B7" w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> interest </w:t>
       </w:r>
       <w:r w:rsidR="00056E89">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">of certain real property </w:t>
       </w:r>
       <w:r w:rsidR="00D000B7" w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>described below</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>described below:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D676AB" w:rsidRPr="00302B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r w:rsidR="00D000B7" w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...24 lines deleted...]
-        <w:t>Description)</w:t>
+        <w:t>(Description)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DBF5BF8" w14:textId="77777777" w:rsidR="00D000B7" w:rsidRPr="00302B66" w:rsidRDefault="00D000B7" w:rsidP="00D000B7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="413805AC" w14:textId="77777777" w:rsidR="00D000B7" w:rsidRPr="00302B66" w:rsidRDefault="00D000B7" w:rsidP="00D000B7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -966,69 +945,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A208B6" w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">That </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> the above offer of dedication is accepted by such a government entity, all owners of property contiguous to the above described </w:t>
+        <w:t xml:space="preserve">That until such time as the above offer of dedication is accepted by such a government entity, all owners of property contiguous to the above described </w:t>
       </w:r>
       <w:r w:rsidR="00A208B6">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>slope</w:t>
       </w:r>
       <w:r w:rsidR="00A208B6" w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> easement shall have the right to use of said easement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6A41BE" w14:textId="77777777" w:rsidR="00A208B6" w:rsidRPr="000415BF" w:rsidRDefault="00A208B6" w:rsidP="00A208B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
@@ -2421,52 +2382,50 @@
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003A422B" w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="77AAB790" w14:textId="77777777" w:rsidR="002C107A" w:rsidRPr="00302B66" w:rsidRDefault="002C107A" w:rsidP="002C107A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6B50FCB5" w14:textId="77777777" w:rsidR="002C107A" w:rsidRPr="00302B66" w:rsidRDefault="003A422B" w:rsidP="00D676AB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00302B66">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -2979,78 +2938,59 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">The undersigned, beneficiary under that certain deed of trust recorded </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">                           </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">                             </w:t>
       </w:r>
       <w:r w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 20</w:t>
+        <w:t>, 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidRPr="000415BF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, as Document No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -3396,251 +3336,253 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00773984" w:rsidRPr="00302B66" w:rsidSect="00302B66">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7681D91A" w14:textId="77777777" w:rsidR="00EF435C" w:rsidRDefault="00EF435C">
+    <w:p w14:paraId="7FCC8632" w14:textId="77777777" w:rsidR="005C55B8" w:rsidRDefault="005C55B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4152B0C8" w14:textId="77777777" w:rsidR="00EF435C" w:rsidRDefault="00EF435C">
+    <w:p w14:paraId="4D847B4E" w14:textId="77777777" w:rsidR="005C55B8" w:rsidRDefault="005C55B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Shruti">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00040003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="407A9A41" w14:textId="77777777" w:rsidR="00302B66" w:rsidRPr="00F96C7A" w:rsidRDefault="00302B66" w:rsidP="00F96C7A">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F96C7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F96C7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F96C7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FF2000">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00F96C7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AF388B6" w14:textId="5B2424B7" w:rsidR="0050659A" w:rsidRPr="002A6721" w:rsidRDefault="0050659A" w:rsidP="002A6721">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61E5F48B" w14:textId="77777777" w:rsidR="00EF435C" w:rsidRDefault="00EF435C">
+    <w:p w14:paraId="4491C176" w14:textId="77777777" w:rsidR="005C55B8" w:rsidRDefault="005C55B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24F45DC1" w14:textId="77777777" w:rsidR="00EF435C" w:rsidRDefault="00EF435C">
+    <w:p w14:paraId="6DD008C3" w14:textId="77777777" w:rsidR="005C55B8" w:rsidRDefault="005C55B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D000B7"/>
     <w:rsid w:val="0005683F"/>
     <w:rsid w:val="00056E89"/>
     <w:rsid w:val="00061448"/>
     <w:rsid w:val="001A2B21"/>
     <w:rsid w:val="001B58C0"/>
+    <w:rsid w:val="0024230D"/>
     <w:rsid w:val="002A6721"/>
     <w:rsid w:val="002C107A"/>
     <w:rsid w:val="002D10B4"/>
     <w:rsid w:val="00302B66"/>
     <w:rsid w:val="003564B4"/>
     <w:rsid w:val="00377A73"/>
     <w:rsid w:val="003A422B"/>
     <w:rsid w:val="004F75FB"/>
     <w:rsid w:val="0050659A"/>
     <w:rsid w:val="00541DA8"/>
     <w:rsid w:val="00556335"/>
     <w:rsid w:val="00574329"/>
+    <w:rsid w:val="005C55B8"/>
     <w:rsid w:val="005E0E00"/>
     <w:rsid w:val="00624F2A"/>
     <w:rsid w:val="00636F5D"/>
     <w:rsid w:val="006C539B"/>
     <w:rsid w:val="00700636"/>
     <w:rsid w:val="00711D82"/>
     <w:rsid w:val="00750B78"/>
     <w:rsid w:val="007626D4"/>
     <w:rsid w:val="00773984"/>
     <w:rsid w:val="007D4977"/>
     <w:rsid w:val="007E0ED1"/>
+    <w:rsid w:val="007F3F43"/>
     <w:rsid w:val="007F588F"/>
     <w:rsid w:val="008C7A43"/>
     <w:rsid w:val="008E49CC"/>
     <w:rsid w:val="00974A4C"/>
     <w:rsid w:val="009B6098"/>
     <w:rsid w:val="00A208B6"/>
     <w:rsid w:val="00A21134"/>
     <w:rsid w:val="00A42043"/>
     <w:rsid w:val="00AC7855"/>
     <w:rsid w:val="00B25047"/>
     <w:rsid w:val="00B55A66"/>
     <w:rsid w:val="00BD5066"/>
     <w:rsid w:val="00BD5F5D"/>
     <w:rsid w:val="00C87C48"/>
     <w:rsid w:val="00D000B7"/>
     <w:rsid w:val="00D676AB"/>
     <w:rsid w:val="00D83F23"/>
     <w:rsid w:val="00DA2D95"/>
     <w:rsid w:val="00EA208B"/>
     <w:rsid w:val="00EF435C"/>
     <w:rsid w:val="00F07864"/>
     <w:rsid w:val="00FF2000"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -3652,61 +3594,61 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="51E3C3E7"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3939,50 +3881,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -4036,51 +3979,51 @@
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="002A6721"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002A6721"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -4309,69 +4252,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>587</Words>
-  <Characters>3587</Characters>
+  <Words>625</Words>
+  <Characters>3568</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IRREVOCABLE &amp; PERPETUAL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Public Works Department</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4166</CharactersWithSpaces>
+  <CharactersWithSpaces>4185</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>IRREVOCABLE &amp; PERPETUAL</dc:title>
   <dc:subject/>
   <dc:creator>Administrator</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>